--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,2073 +161,2058 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Teddy Teclebrhan</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>teddyteclebrhan</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>1757068</v>
+        <v>1756698</v>
       </c>
       <c r="E2" s="2">
-        <v>-28</v>
+        <v>-146</v>
       </c>
       <c r="F2" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Oliver Pocher</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>oliverpocher</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>1631459</v>
+        <v>1623047</v>
       </c>
       <c r="E3" s="2">
-        <v>-66</v>
+        <v>-87</v>
       </c>
       <c r="F3" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Chris Tall</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>christall_official</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>1557560</v>
+        <v>1561221</v>
       </c>
       <c r="E4" s="2">
-        <v>570</v>
+        <v>-166</v>
       </c>
       <c r="F4" s="2">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>1744</v>
+        <v>1765</v>
       </c>
       <c r="H4" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Felix Lobrecht</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>felix_lobrecht</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>1295711</v>
+        <v>1295803</v>
       </c>
       <c r="E5" s="2">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F5" s="2">
         <v>0</v>
       </c>
       <c r="G5" s="2">
         <v>254</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Enissa Amani</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>enissa_amani</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>1251015</v>
+        <v>1241789</v>
       </c>
       <c r="E6" s="2">
-        <v>-114</v>
+        <v>-792</v>
       </c>
       <c r="F6" s="2">
-        <v>-0.01</v>
+        <v>-0.06</v>
       </c>
       <c r="G6" s="2">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Hazel Brugger</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hazelsgonnahaze</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>1178763</v>
+        <v>1181442</v>
       </c>
       <c r="E7" s="2">
-        <v>-212</v>
+        <v>-20</v>
       </c>
       <c r="F7" s="2">
-        <v>-0.02</v>
+        <v>-0</v>
       </c>
       <c r="G7" s="2">
-        <v>772</v>
+        <v>813</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Mario Barth</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>mariobarth</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>1010828</v>
+        <v>1016725</v>
       </c>
       <c r="E8" s="2">
-        <v>359</v>
+        <v>115</v>
       </c>
       <c r="F8" s="2">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>4231</v>
+        <v>4311</v>
       </c>
       <c r="H8" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Tommi Schmitt</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>tommischmitt</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>1007920</v>
+        <v>1013838</v>
       </c>
       <c r="E9" s="2">
-        <v>-86</v>
+        <v>57</v>
       </c>
       <c r="F9" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Carolin Kebekus</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>carokebelin</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>941909</v>
+        <v>948732</v>
       </c>
       <c r="E10" s="2">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="F10" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G10" s="2">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Tutty Tran</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>tutty_tran</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>871363</v>
+        <v>885873</v>
       </c>
       <c r="E11" s="2">
-        <v>-125</v>
+        <v>-848</v>
       </c>
       <c r="F11" s="2">
-        <v>-0.01</v>
+        <v>-0.1</v>
       </c>
       <c r="G11" s="2">
-        <v>1264</v>
+        <v>1293</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Luke Mockridge</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>thereallukemockridge</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>785322</v>
+        <v>781657</v>
       </c>
       <c r="E12" s="2">
-        <v>-62</v>
+        <v>-58</v>
       </c>
       <c r="F12" s="2">
         <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Bülent Ceylan</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>buelent.ceylan</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>745571</v>
+        <v>761375</v>
       </c>
       <c r="E13" s="2">
-        <v>70</v>
+        <v>164</v>
       </c>
       <c r="F13" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G13" s="2">
-        <v>2262</v>
+        <v>2317</v>
       </c>
       <c r="H13" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Osan Yaran</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>osan_yaran</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>663709</v>
+        <v>690523</v>
       </c>
       <c r="E14" s="2">
-        <v>139</v>
+        <v>684</v>
       </c>
       <c r="F14" s="2">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="G14" s="2">
-        <v>1648</v>
+        <v>1688</v>
       </c>
       <c r="H14" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Otto Waalkes</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>ottoause</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>608952</v>
+        <v>610135</v>
       </c>
       <c r="E15" s="2">
-        <v>-7</v>
+        <v>17</v>
       </c>
       <c r="F15" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G15" s="2">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Hape Kerkeling</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hapekerkeling.official</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>590353</v>
+        <v>597129</v>
       </c>
       <c r="E16" s="2">
-        <v>7</v>
+        <v>240</v>
       </c>
       <c r="F16" s="2">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="G16" s="2">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>-22</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Till Reiners</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>realreiners</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>556318</v>
+        <v>560248</v>
       </c>
       <c r="E17" s="2">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="F17" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>1242</v>
+        <v>1273</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Michael "Bully" Herbig</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>bullyherbig</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>503815</v>
+        <v>502655</v>
       </c>
       <c r="E18" s="2">
-        <v>-1</v>
+        <v>-44</v>
       </c>
       <c r="F18" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Bastian Bielendorfer</t>
+          <t>Özcan Cosar</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>bielendorfer</t>
+          <t>oezcancosar</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>469719</v>
+        <v>483399</v>
       </c>
       <c r="E19" s="2">
-        <v>88</v>
+        <v>558</v>
       </c>
       <c r="F19" s="2">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="G19" s="2">
-        <v>4525</v>
+        <v>1586</v>
       </c>
       <c r="H19" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Özcan Cosar</t>
+          <t>Bastian Bielendorfer</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>oezcancosar</t>
+          <t>bielendorfer</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>464487</v>
+        <v>479690</v>
       </c>
       <c r="E20" s="2">
-        <v>423</v>
+        <v>193</v>
       </c>
       <c r="F20" s="2">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="G20" s="2">
-        <v>1554</v>
+        <v>4600</v>
       </c>
       <c r="H20" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Martina Hill</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>martinahillofficial</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>432001</v>
+        <v>429759</v>
       </c>
       <c r="E21" s="2">
-        <v>-40</v>
+        <v>-38</v>
       </c>
       <c r="F21" s="2">
         <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Ilka Bessin</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>ilkabessin</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>402656</v>
+        <v>406614</v>
       </c>
       <c r="E22" s="2">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="F22" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G22" s="2">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Tahnee</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>tahnee</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>391322</v>
+        <v>392051</v>
       </c>
       <c r="E23" s="2">
-        <v>602</v>
+        <v>-17</v>
       </c>
       <c r="F23" s="2">
-        <v>0.15</v>
+        <v>-0</v>
       </c>
       <c r="G23" s="2">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="H23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Wigald Boning</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>wigaldboning</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>380249</v>
+        <v>388969</v>
       </c>
       <c r="E24" s="2">
-        <v>-14</v>
+        <v>57</v>
       </c>
       <c r="F24" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>1734</v>
+        <v>1790</v>
       </c>
       <c r="H24" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Sascha Grammel</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>saschagrammel</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>373580</v>
+        <v>379543</v>
       </c>
       <c r="E25" s="2">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="F25" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>894</v>
+        <v>915</v>
       </c>
       <c r="H25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Faisal Kawusi</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>faisal.kawusi</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>363052</v>
+        <v>362398</v>
       </c>
       <c r="E26" s="2">
-        <v>-8</v>
+        <v>9</v>
       </c>
       <c r="F26" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G26" s="2">
-        <v>1446</v>
+        <v>1506</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Negah Amiri</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>negah.amiri.official</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>325638</v>
+        <v>357169</v>
       </c>
       <c r="E27" s="2">
-        <v>510</v>
+        <v>112</v>
       </c>
       <c r="F27" s="2">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="G27" s="2">
-        <v>1037</v>
+        <v>1064</v>
       </c>
       <c r="H27" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Moritz Neumeier</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>neumeiermoritz</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>319421</v>
+        <v>328457</v>
       </c>
       <c r="E28" s="2">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="F28" s="2">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="G28" s="2">
-        <v>1179</v>
+        <v>1256</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Markus Krebs</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>markuskrebs_</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>316744</v>
+        <v>318216</v>
       </c>
       <c r="E29" s="2">
-        <v>57</v>
+        <v>-16</v>
       </c>
       <c r="F29" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G29" s="2">
-        <v>1370</v>
+        <v>1399</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Shayan Garcia</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>shayangarcia</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>301157</v>
+        <v>299798</v>
       </c>
       <c r="E30" s="2">
-        <v>-64</v>
+        <v>59</v>
       </c>
       <c r="F30" s="2">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="G30" s="2">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Bastian Pastewka</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>bastianpastewka</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>292797</v>
+        <v>294787</v>
       </c>
       <c r="E31" s="2">
-        <v>-18</v>
+        <v>52</v>
       </c>
       <c r="F31" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G31" s="2">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="H31" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Matze Knop</t>
+          <t>Kaya Yanar</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>matzeknop_official</t>
+          <t>kaya.tv</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>290363</v>
+        <v>286472</v>
       </c>
       <c r="E32" s="2">
-        <v>66</v>
+        <v>-25</v>
       </c>
       <c r="F32" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G32" s="2">
-        <v>2606</v>
+        <v>310</v>
       </c>
       <c r="H32" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Kaya Yanar</t>
+          <t>Matze Knop</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>kaya.tv</t>
+          <t>matzeknop_official</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>288235</v>
+        <v>286076</v>
       </c>
       <c r="E33" s="2">
-        <v>-2</v>
+        <v>-1319</v>
       </c>
       <c r="F33" s="2">
-        <v>-0</v>
+        <v>-0.46</v>
       </c>
       <c r="G33" s="2">
-        <v>309</v>
+        <v>2645</v>
       </c>
       <c r="H33" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Olaf Schubert</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>olafschubert_offiziell</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>276147</v>
+        <v>281060</v>
       </c>
       <c r="E34" s="2">
-        <v>80</v>
+        <v>172</v>
       </c>
       <c r="F34" s="2">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="G34" s="2">
-        <v>1161</v>
+        <v>1190</v>
       </c>
       <c r="H34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Helge Schneider</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>helge_schneider_official</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>274841</v>
+        <v>275316</v>
       </c>
       <c r="E35" s="2">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="F35" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G35" s="2">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Tan Caglar</t>
+          <t>Nizar</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>tan_caglar</t>
+          <t>nizarcomedy</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>266638</v>
+        <v>264386</v>
       </c>
       <c r="E36" s="2">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="F36" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G36" s="2">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="H36" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Nizar</t>
+          <t>Maria Clara Groppler</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>nizarcomedy</t>
+          <t>mariaclaragroppler</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>265363</v>
+        <v>257798</v>
       </c>
       <c r="E37" s="2">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="F37" s="2">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="G37" s="2">
-        <v>510</v>
+        <v>1824</v>
       </c>
       <c r="H37" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Maria Clara Groppler</t>
+          <t>Tan Caglar</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>mariaclaragroppler</t>
+          <t>tan_caglar</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>257234</v>
+        <v>255021</v>
       </c>
       <c r="E38" s="2">
-        <v>34</v>
+        <v>-4027</v>
       </c>
       <c r="F38" s="2">
-        <v>0.01</v>
+        <v>-1.55</v>
       </c>
       <c r="G38" s="2">
-        <v>1774</v>
+        <v>547</v>
       </c>
       <c r="H38" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Michael Mittermeier</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>michlmittermeier</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>216048</v>
+        <v>216452</v>
       </c>
       <c r="E39" s="2">
-        <v>192</v>
+        <v>-1</v>
       </c>
       <c r="F39" s="2">
-        <v>0.09</v>
+        <v>-0</v>
       </c>
       <c r="G39" s="2">
-        <v>1811</v>
+        <v>1837</v>
       </c>
       <c r="H39" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Mirja Regensburg</t>
+          <t>Salim Samatou</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>mirja_regensburg</t>
+          <t>salimsamatou</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>197756</v>
+        <v>201220</v>
       </c>
       <c r="E40" s="2">
-        <v>-1</v>
+        <v>154</v>
       </c>
       <c r="F40" s="2">
-        <v>-0</v>
+        <v>0.08</v>
       </c>
       <c r="G40" s="2">
-        <v>1464</v>
+        <v>1458</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Dieter Nuhr</t>
+          <t>Mirja Regensburg</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>dieternuhr</t>
+          <t>mirja_regensburg</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>194839</v>
+        <v>197332</v>
       </c>
       <c r="E41" s="2">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F41" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G41" s="2">
-        <v>680</v>
+        <v>1480</v>
       </c>
       <c r="H41" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Simon Gosejohann</t>
+          <t>Dieter Nuhr</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>simon_gosejohann_</t>
+          <t>dieternuhr</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>191950</v>
+        <v>196999</v>
       </c>
       <c r="E42" s="2">
-        <v>485</v>
+        <v>126</v>
       </c>
       <c r="F42" s="2">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="G42" s="2">
-        <v>557</v>
+        <v>687</v>
       </c>
       <c r="H42" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Salim Samatou</t>
+          <t>Simon Gosejohann</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>salimsamatou</t>
+          <t>simon_gosejohann_</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>185383</v>
+        <v>196233</v>
       </c>
       <c r="E43" s="2">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F43" s="2">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="G43" s="2">
-        <v>1450</v>
+        <v>562</v>
       </c>
       <c r="H43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Khalid Bounouar</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>khalid_bounouar</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>181122</v>
+        <v>182525</v>
       </c>
       <c r="E44" s="2">
-        <v>5</v>
+        <v>107</v>
       </c>
       <c r="F44" s="2">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="G44" s="2">
-        <v>1568</v>
+        <v>1583</v>
       </c>
       <c r="H44" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Ingmar Stadelmann</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>ingmarstadelmann</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>162064</v>
+        <v>164140</v>
       </c>
       <c r="E45" s="2">
-        <v>29</v>
+        <v>-4</v>
       </c>
       <c r="F45" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G45" s="2">
-        <v>1560</v>
+        <v>1607</v>
       </c>
       <c r="H45" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Atze Schröder</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>atzeschroeder_offiziell</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>152789</v>
+        <v>153434</v>
       </c>
       <c r="E46" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F46" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G46" s="2">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Sebastian Pufpaff</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>sebastianpufpaff</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>150885</v>
+        <v>151089</v>
       </c>
       <c r="E47" s="2">
-        <v>-3</v>
+        <v>-93</v>
       </c>
       <c r="F47" s="2">
-        <v>-0</v>
+        <v>-0.06</v>
       </c>
       <c r="G47" s="2">
-        <v>1034</v>
+        <v>1091</v>
       </c>
       <c r="H47" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Benaissa Lamroubal</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>benaissa_lamroubal</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>146533</v>
+        <v>145542</v>
       </c>
       <c r="E48" s="2">
-        <v>-20</v>
+        <v>-21</v>
       </c>
       <c r="F48" s="2">
         <v>-0.01</v>
       </c>
       <c r="G48" s="2">
-        <v>607</v>
+        <v>629</v>
       </c>
       <c r="H48" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Paul Panzer</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>derpaulpanzer</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>135175</v>
+        <v>135229</v>
       </c>
       <c r="E49" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F49" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G49" s="2">
         <v>16</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Sebastian 23</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>mondschaf23</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>133501</v>
+        <v>134454</v>
       </c>
       <c r="E50" s="2">
-        <v>-3</v>
+        <v>31</v>
       </c>
       <c r="F50" s="2">
-        <v>-0</v>
+        <v>0.02</v>
       </c>
       <c r="G50" s="2">
-        <v>3193</v>
+        <v>3233</v>
       </c>
       <c r="H50" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Mirja Boes</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>mirjaboes</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>123413</v>
+        <v>129226</v>
       </c>
       <c r="E51" s="2">
-        <v>166</v>
+        <v>78</v>
       </c>
       <c r="F51" s="2">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="G51" s="2">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Johann König</t>
+          <t>Eva Karl Faltermeier</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>johann.koenig</t>
+          <t>eva_karl_faltermeier</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>103891</v>
+        <v>114182</v>
       </c>
       <c r="E52" s="2">
-        <v>-21</v>
+        <v>146</v>
       </c>
       <c r="F52" s="2">
-        <v>-0.02</v>
+        <v>0.13</v>
       </c>
       <c r="G52" s="2">
-        <v>3663</v>
+        <v>1302</v>
       </c>
       <c r="H52" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Eva Karl Faltermeier</t>
+          <t>Oliver Kalkofe</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>eva_karl_faltermeier</t>
+          <t>kalkofe</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>101867</v>
+        <v>109082</v>
       </c>
       <c r="E53" s="2">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="F53" s="2">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="G53" s="2">
-        <v>1285</v>
+        <v>2502</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="0">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Oliver Kalkofe</t>
+          <t>Johann König</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>kalkofe</t>
+          <t>johann.koenig</t>
         </is>
       </c>
       <c r="D54" s="2">
-        <v>101633</v>
+        <v>104339</v>
       </c>
       <c r="E54" s="2">
-        <v>30</v>
+        <v>-15</v>
       </c>
       <c r="F54" s="2">
-        <v>0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G54" s="2">
-        <v>2464</v>
+        <v>3723</v>
       </c>
       <c r="H54" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="0">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Oliver Polak</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>oliverpolakofficial</t>
         </is>
       </c>
       <c r="D55" s="2">
-        <v>82696</v>
+        <v>83003</v>
       </c>
       <c r="E55" s="2">
-        <v>-5</v>
+        <v>-11</v>
       </c>
       <c r="F55" s="2">
         <v>-0.01</v>
       </c>
       <c r="G55" s="2">
-        <v>903</v>
+        <v>940</v>
       </c>
       <c r="H55" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="0">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Bernhard Hoëcker</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>bernhardhoecker</t>
         </is>
       </c>
       <c r="D56" s="2">
-        <v>73964</v>
+        <v>73858</v>
       </c>
       <c r="E56" s="2">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="F56" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G56" s="2">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="H56" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="0">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Abdelkarim</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>abdelkarimtv</t>
         </is>
       </c>
       <c r="D57" s="2">
-        <v>71153</v>
+        <v>71216</v>
       </c>
       <c r="E57" s="2">
-        <v>-2</v>
+        <v>11</v>
       </c>
       <c r="F57" s="2">
-        <v>-0</v>
+        <v>0.02</v>
       </c>
       <c r="G57" s="2">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="H57" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="0">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Urban Priol</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>urbanpriol</t>
         </is>
       </c>
       <c r="D58" s="2">
-        <v>67821</v>
+        <v>69634</v>
       </c>
       <c r="E58" s="2">
-        <v>22</v>
+        <v>1187</v>
       </c>
       <c r="F58" s="2">
-        <v>0.03</v>
+        <v>1.73</v>
       </c>
       <c r="G58" s="2">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="0">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Lisa Feller</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>lisa_feller_official</t>
         </is>
       </c>
       <c r="D59" s="2">
-        <v>65197</v>
+        <v>67626</v>
       </c>
       <c r="E59" s="2">
-        <v>-4</v>
+        <v>-13</v>
       </c>
       <c r="F59" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G59" s="2">
-        <v>1021</v>
+        <v>979</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="0">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Ausbilder Schmidt</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>ausbilderoffiziell</t>
         </is>
       </c>
       <c r="D60" s="2">
-        <v>64233</v>
+        <v>65608</v>
       </c>
       <c r="E60" s="2">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F60" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G60" s="2">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="0">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Kawus Kalantar</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>kawuskalantar</t>
         </is>
       </c>
       <c r="D61" s="2">
-        <v>43447</v>
+        <v>43150</v>
       </c>
       <c r="E61" s="2">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="F61" s="2">
         <v>-0.01</v>
       </c>
       <c r="G61" s="2">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="0">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Rüdiger Hoffmann</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>ruediger_hoffmann_official</t>
         </is>
       </c>
       <c r="D62" s="2">
-        <v>29916</v>
+        <v>32258</v>
       </c>
       <c r="E62" s="2">
-        <v>-1</v>
+        <v>96</v>
       </c>
       <c r="F62" s="2">
-        <v>-0</v>
+        <v>0.3</v>
       </c>
       <c r="G62" s="2">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="0">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Amjad</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>amjadcomedy</t>
         </is>
       </c>
       <c r="D63" s="2">
-        <v>27607</v>
+        <v>27809</v>
       </c>
       <c r="E63" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F63" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G63" s="2">
-        <v>1143</v>
+        <v>1161</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="0">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Ralf Schmitz</t>
+          <t>Ingo Appelt</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>ralfschmitzofficial</t>
+          <t>ingoappelt</t>
         </is>
       </c>
       <c r="D64" s="2">
-        <v>19974</v>
+        <v>13156</v>
       </c>
       <c r="E64" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F64" s="2">
         <v>0.02</v>
       </c>
       <c r="G64" s="2">
-        <v>147</v>
+        <v>199</v>
       </c>
       <c r="H64" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="0">
       <c r="A65" s="2">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Ingo Appelt</t>
+          <t>Meltem Kaptan</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>ingoappelt</t>
+          <t>meltemkaptan_official</t>
         </is>
       </c>
       <c r="D65" s="2">
-        <v>11904</v>
+        <v>10937</v>
       </c>
       <c r="E65" s="2">
-        <v>19</v>
+        <v>-2</v>
       </c>
       <c r="F65" s="2">
-        <v>0.16</v>
+        <v>-0.02</v>
       </c>
       <c r="G65" s="2">
-        <v>175</v>
+        <v>513</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" customHeight="0">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Meltem Kaptan</t>
+          <t>Kurt Krömer</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>meltemkaptan_official</t>
+          <t>kurt_kroemer</t>
         </is>
       </c>
       <c r="D66" s="2">
-        <v>10939</v>
+        <v>9418</v>
       </c>
       <c r="E66" s="2">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="F66" s="2">
-        <v>0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="G66" s="2">
-        <v>511</v>
+        <v>2568</v>
       </c>
       <c r="H66" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:8" customHeight="0">
       <c r="A67" s="2">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Kurt Krömer</t>
+          <t>Django Asül</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>kurt_kroemer</t>
+          <t>djangoasuel</t>
         </is>
       </c>
       <c r="D67" s="2">
-        <v>9439</v>
+        <v>8107</v>
       </c>
       <c r="E67" s="2">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F67" s="2">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="G67" s="2">
-        <v>2507</v>
+        <v>308</v>
       </c>
       <c r="H67" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:8" customHeight="0">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Django Asül</t>
+          <t>Fatih Cevikkollu</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>djangoasuel</t>
+          <t>fatih_cevikkollu</t>
         </is>
       </c>
       <c r="D68" s="2">
-        <v>7475</v>
+        <v>5990</v>
       </c>
       <c r="E68" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F68" s="2">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="G68" s="2">
-        <v>270</v>
+        <v>465</v>
       </c>
       <c r="H68" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="0">
       <c r="A69" s="2">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Fatih Cevikkollu</t>
+          <t>Ralf Schmitz</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>fatih_cevikkollu</t>
-[...15 lines deleted...]
-        <v>0</v>
+          <t>ralfschmitzofficial</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>