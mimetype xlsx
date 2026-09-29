--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,807 +161,807 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Wacken Open Air</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>wackenopenair.official</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>777521</v>
+        <v>791021</v>
       </c>
       <c r="E2" s="2">
-        <v>3218</v>
+        <v>88</v>
       </c>
       <c r="F2" s="2">
-        <v>0.42</v>
+        <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>6235</v>
+        <v>6380</v>
       </c>
       <c r="H2" s="2">
-        <v>26</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Time Warp</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>time_warp_official</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>490312</v>
+        <v>489034</v>
       </c>
       <c r="E3" s="2">
-        <v>-10</v>
+        <v>-38</v>
       </c>
       <c r="F3" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>2290</v>
+        <v>2289</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Berlinale</t>
+          <t>Rock am Ring</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>berlinale</t>
+          <t>rockamringofficial</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>382156</v>
+        <v>386055</v>
       </c>
       <c r="E4" s="2">
-        <v>-8</v>
+        <v>303</v>
       </c>
       <c r="F4" s="2">
-        <v>-0</v>
+        <v>0.08</v>
       </c>
       <c r="G4" s="2">
-        <v>3257</v>
+        <v>228</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Parookaville</t>
+          <t>Berlinale</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>parookaville</t>
+          <t>berlinale</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>376331</v>
+        <v>384615</v>
       </c>
       <c r="E5" s="2">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F5" s="2">
         <v>0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>3826</v>
+        <v>3274</v>
       </c>
       <c r="H5" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Rock am Ring</t>
+          <t>Parookaville</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>rockamringofficial</t>
+          <t>parookaville</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>371020</v>
+        <v>375741</v>
       </c>
       <c r="E6" s="2">
-        <v>155</v>
+        <v>287</v>
       </c>
       <c r="F6" s="2">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="G6" s="2">
-        <v>185</v>
+        <v>3855</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Airbeat One Festival</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>airbeatone</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>246814</v>
+        <v>248192</v>
       </c>
       <c r="E7" s="2">
-        <v>9</v>
+        <v>-11</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G7" s="2">
-        <v>2204</v>
+        <v>2232</v>
       </c>
       <c r="H7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Oktoberfest München</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>oktoberfest</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>216381</v>
+        <v>239124</v>
       </c>
       <c r="E8" s="2">
-        <v>62</v>
+        <v>537</v>
       </c>
       <c r="F8" s="2">
-        <v>0.03</v>
+        <v>0.23</v>
       </c>
       <c r="G8" s="2">
-        <v>1639</v>
+        <v>1681</v>
       </c>
       <c r="H8" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Rock im Park</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>rockimparkofficial</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>214204</v>
+        <v>228070</v>
       </c>
       <c r="E9" s="2">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="F9" s="2">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="G9" s="2">
-        <v>178</v>
+        <v>207</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>splash! Festival</t>
+          <t>Lollapalooza Berlin</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>splashfestival</t>
+          <t>lollapaloozade</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>192751</v>
+        <v>192353</v>
       </c>
       <c r="E10" s="2">
-        <v>52</v>
+        <v>-34</v>
       </c>
       <c r="F10" s="2">
-        <v>0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="G10" s="2">
-        <v>3101</v>
+        <v>3266</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Lollapalooza Berlin</t>
+          <t>splash! Festival</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>lollapaloozade</t>
+          <t>splashfestival</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>192358</v>
+        <v>191633</v>
       </c>
       <c r="E11" s="2">
-        <v>352</v>
+        <v>-2</v>
       </c>
       <c r="F11" s="2">
-        <v>0.18</v>
+        <v>-0</v>
       </c>
       <c r="G11" s="2">
-        <v>3257</v>
+        <v>3133</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Nature One</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>natureonefestival</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>184692</v>
+        <v>187832</v>
       </c>
       <c r="E12" s="2">
-        <v>1341</v>
+        <v>-13</v>
       </c>
       <c r="F12" s="2">
-        <v>0.73</v>
+        <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>2097</v>
+        <v>2189</v>
       </c>
       <c r="H12" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Hurricane Festival</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hurricanefestival</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>170901</v>
+        <v>171476</v>
       </c>
       <c r="E13" s="2">
-        <v>15</v>
+        <v>-11</v>
       </c>
       <c r="F13" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>1867</v>
+        <v>1894</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Deichbrand Festival</t>
+          <t>SonneMondSterne Festival</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>deichbrand_festival</t>
+          <t>sonnemondsternefestival</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>146542</v>
+        <v>150481</v>
       </c>
       <c r="E14" s="2">
-        <v>39</v>
+        <v>-3</v>
       </c>
       <c r="F14" s="2">
-        <v>0.03</v>
+        <v>-0</v>
       </c>
       <c r="G14" s="2">
-        <v>1987</v>
+        <v>1689</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>SonneMondSterne Festival</t>
+          <t>Deichbrand Festival</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>sonnemondsternefestival</t>
+          <t>deichbrand_festival</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>138978</v>
+        <v>146002</v>
       </c>
       <c r="E15" s="2">
-        <v>189</v>
+        <v>2</v>
       </c>
       <c r="F15" s="2">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="G15" s="2">
-        <v>1612</v>
+        <v>2033</v>
       </c>
       <c r="H15" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Southside Festival</t>
+          <t>Summer Breeze Open Air</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>southsidefestival</t>
+          <t>summerbreezeopenair</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>130304</v>
+        <v>137827</v>
       </c>
       <c r="E16" s="2">
-        <v>-28</v>
+        <v>26</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="G16" s="2">
-        <v>1555</v>
+        <v>5706</v>
       </c>
       <c r="H16" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Summer Breeze Open Air</t>
+          <t>Southside Festival</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>summerbreezeopenair</t>
+          <t>southsidefestival</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>120299</v>
+        <v>130778</v>
       </c>
       <c r="E17" s="2">
-        <v>112</v>
+        <v>-21</v>
       </c>
       <c r="F17" s="2">
-        <v>0.09</v>
+        <v>-0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>5400</v>
+        <v>1576</v>
       </c>
       <c r="H17" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Superbloom Festival</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>superbloomde</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>86500</v>
+        <v>88860</v>
       </c>
       <c r="E18" s="2">
-        <v>43</v>
+        <v>-48</v>
       </c>
       <c r="F18" s="2">
-        <v>0.05</v>
+        <v>-0.05</v>
       </c>
       <c r="G18" s="2">
-        <v>1028</v>
+        <v>1184</v>
       </c>
       <c r="H18" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Feel Festival</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>feelfestival</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>70567</v>
+        <v>71188</v>
       </c>
       <c r="E19" s="2">
-        <v>50</v>
+        <v>-4</v>
       </c>
       <c r="F19" s="2">
-        <v>0.07</v>
+        <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Highfield Festival</t>
+          <t>Reeperbahn Festival</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>highfieldfstvl</t>
+          <t>reeperbahn_festival</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>64771</v>
+        <v>68728</v>
       </c>
       <c r="E20" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F20" s="2">
         <v>0.03</v>
       </c>
       <c r="G20" s="2">
-        <v>1495</v>
+        <v>535</v>
       </c>
       <c r="H20" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Reeperbahn Festival</t>
+          <t>Highfield Festival</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>reeperbahn_festival</t>
+          <t>highfieldfstvl</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>63421</v>
+        <v>66198</v>
       </c>
       <c r="E21" s="2">
-        <v>21</v>
+        <v>-9</v>
       </c>
       <c r="F21" s="2">
-        <v>0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>448</v>
+        <v>1608</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Melt Festival</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>meltfestival</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>61458</v>
+        <v>60873</v>
       </c>
       <c r="E22" s="2">
-        <v>-9</v>
+        <v>-1</v>
       </c>
       <c r="F22" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G22" s="2">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Full Force Festival</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>fullforcegermany</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>49702</v>
+        <v>49394</v>
       </c>
       <c r="E23" s="2">
-        <v>1</v>
+        <v>-8</v>
       </c>
       <c r="F23" s="2">
-        <v>0</v>
+        <v>-0.02</v>
       </c>
       <c r="G23" s="2">
         <v>1240</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>MS Dockville</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>dockville</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>47846</v>
+        <v>49284</v>
       </c>
       <c r="E24" s="2">
-        <v>27</v>
+        <v>-7</v>
       </c>
       <c r="F24" s="2">
-        <v>0.06</v>
+        <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>2698</v>
+        <v>2758</v>
       </c>
       <c r="H24" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Das Fest Karlsruhe</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>dasfestkarlsruhe</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>43419</v>
+        <v>43312</v>
       </c>
       <c r="E25" s="2">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="F25" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>2069</v>
+        <v>2087</v>
       </c>
       <c r="H25" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Juicy Beats Festival</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>juicybeatsfestival</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>38381</v>
+        <v>37821</v>
       </c>
       <c r="E26" s="2">
-        <v>-25</v>
+        <v>-4</v>
       </c>
       <c r="F26" s="2">
-        <v>-0.07</v>
+        <v>-0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>2278</v>
+        <v>2301</v>
       </c>
       <c r="H26" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Fusion Festival</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>fusionfestival</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>18726</v>
+        <v>18599</v>
       </c>
       <c r="E27" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F27" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G27" s="2">
         <v>1026</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>