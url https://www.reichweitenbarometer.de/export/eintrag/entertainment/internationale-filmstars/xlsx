--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,903 +161,903 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Dwayne Johnson</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>therock</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>382237499</v>
+        <v>381179935</v>
       </c>
       <c r="E2" s="2">
-        <v>2157</v>
+        <v>-47955</v>
       </c>
       <c r="F2" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>8501</v>
+        <v>8535</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Zendaya</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>zendaya</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>176822461</v>
+        <v>178616648</v>
       </c>
       <c r="E3" s="2">
-        <v>109028</v>
+        <v>-14535</v>
       </c>
       <c r="F3" s="2">
-        <v>0.06</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Kevin Hart</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>kevinhart4real</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>172311974</v>
+        <v>172006103</v>
       </c>
       <c r="E4" s="2">
-        <v>708</v>
+        <v>-17277</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>9981</v>
+        <v>10040</v>
       </c>
       <c r="H4" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Gal Gadot</t>
+          <t>Vin Diesel</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>gal_gadot</t>
+          <t>vindiesel</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>103734983</v>
+        <v>103478610</v>
       </c>
       <c r="E5" s="2">
-        <v>-4240</v>
+        <v>-9807</v>
       </c>
       <c r="F5" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>1935</v>
+        <v>2298</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Vin Diesel</t>
+          <t>Gal Gadot</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>vindiesel</t>
+          <t>gal_gadot</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>103328985</v>
+        <v>103439321</v>
       </c>
       <c r="E6" s="2">
-        <v>11544</v>
+        <v>-12020</v>
       </c>
       <c r="F6" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>2268</v>
+        <v>1950</v>
       </c>
       <c r="H6" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Priyanka Chopra</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>priyankachopra</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>92890335</v>
+        <v>92900385</v>
       </c>
       <c r="E7" s="2">
-        <v>1198</v>
+        <v>-5800</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>4072</v>
+        <v>4086</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Deepika Padukone</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>deepikapadukone</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>78209981</v>
+        <v>78033616</v>
       </c>
       <c r="E8" s="2">
-        <v>-6338</v>
+        <v>-717</v>
       </c>
       <c r="F8" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G8" s="2">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Salman Khan</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>beingsalmankhan</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>72546792</v>
+        <v>72697835</v>
       </c>
       <c r="E9" s="2">
-        <v>32477</v>
+        <v>395</v>
       </c>
       <c r="F9" s="2">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="G9" s="2">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Millie Bobby Brown</t>
+          <t>Emma Watson</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>milliebobbybrown</t>
+          <t>emmawatson</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>70932327</v>
+        <v>70889630</v>
       </c>
       <c r="E10" s="2">
-        <v>-1344</v>
+        <v>-1551</v>
       </c>
       <c r="F10" s="2">
         <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>763</v>
+        <v>379</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Emma Watson</t>
+          <t>Millie Bobby Brown</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>emmawatson</t>
+          <t>milliebobbybrown</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>70924434</v>
+        <v>70721079</v>
       </c>
       <c r="E11" s="2">
-        <v>3231</v>
+        <v>-284</v>
       </c>
       <c r="F11" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G11" s="2">
-        <v>380</v>
+        <v>774</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Will Smith</t>
+          <t>Tom Holland</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>willsmith</t>
+          <t>tomholland2013</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>68057578</v>
+        <v>68658281</v>
       </c>
       <c r="E12" s="2">
-        <v>-4522</v>
+        <v>1608</v>
       </c>
       <c r="F12" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G12" s="2">
-        <v>2534</v>
+        <v>1333</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Tom Holland</t>
+          <t>Will Smith</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>tomholland2013</t>
+          <t>willsmith</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>66025130</v>
+        <v>67666440</v>
       </c>
       <c r="E13" s="2">
-        <v>210107</v>
+        <v>-7808</v>
       </c>
       <c r="F13" s="2">
-        <v>0.32</v>
+        <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>1332</v>
+        <v>2540</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Akshay Kumar</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>akshaykumar</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>65195814</v>
+        <v>64948769</v>
       </c>
       <c r="E14" s="2">
-        <v>-4914</v>
+        <v>-8677</v>
       </c>
       <c r="F14" s="2">
         <v>-0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>2528</v>
+        <v>2547</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Leonardo DiCaprio</t>
+          <t>Robert Downey Jr.</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>leonardodicaprio</t>
+          <t>robertdowneyjr</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>58903709</v>
+        <v>58855119</v>
       </c>
       <c r="E15" s="2">
-        <v>-2423</v>
+        <v>15588</v>
       </c>
       <c r="F15" s="2">
-        <v>-0</v>
+        <v>0.03</v>
       </c>
       <c r="G15" s="2">
-        <v>2022</v>
+        <v>643</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Chris Hemsworth</t>
+          <t>Leonardo DiCaprio</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>chrishemsworth</t>
+          <t>leonardodicaprio</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>58068832</v>
+        <v>58761263</v>
       </c>
       <c r="E16" s="2">
-        <v>15856</v>
+        <v>-5365</v>
       </c>
       <c r="F16" s="2">
-        <v>0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>1312</v>
+        <v>2035</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Robert Downey Jr.</t>
+          <t>Chris Hemsworth</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>robertdowneyjr</t>
+          <t>chrishemsworth</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>57629548</v>
+        <v>58132625</v>
       </c>
       <c r="E17" s="2">
-        <v>88750</v>
+        <v>33621</v>
       </c>
       <c r="F17" s="2">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="G17" s="2">
-        <v>635</v>
+        <v>1314</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Ryan Reynolds</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>vancityreynolds</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>49341084</v>
+        <v>49202762</v>
       </c>
       <c r="E18" s="2">
-        <v>331</v>
+        <v>-4615</v>
       </c>
       <c r="F18" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>1165</v>
+        <v>1190</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Shah Rukh Khan</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>iamsrk</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>48503677</v>
+        <v>48417310</v>
       </c>
       <c r="E19" s="2">
-        <v>-4066</v>
+        <v>2546</v>
       </c>
       <c r="F19" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Jason Statham</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>jasonstatham</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>45034187</v>
+        <v>46049963</v>
       </c>
       <c r="E20" s="2">
-        <v>3978</v>
+        <v>-71</v>
       </c>
       <c r="F20" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G20" s="2">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Jennifer Aniston</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>jenniferaniston</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>44720429</v>
+        <v>44660251</v>
       </c>
       <c r="E21" s="2">
-        <v>-1261</v>
+        <v>-4613</v>
       </c>
       <c r="F21" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Anne Hathaway</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>annehathaway</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>43842033</v>
+        <v>44526228</v>
       </c>
       <c r="E22" s="2">
-        <v>7578</v>
+        <v>1902</v>
       </c>
       <c r="F22" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G22" s="2">
-        <v>422</v>
+        <v>443</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Hugh Jackman</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>thehughjackman</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>33079017</v>
+        <v>33150880</v>
       </c>
       <c r="E23" s="2">
-        <v>-1532</v>
+        <v>-911</v>
       </c>
       <c r="F23" s="2">
         <v>-0</v>
       </c>
       <c r="G23" s="2">
-        <v>3345</v>
+        <v>3364</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Johnny Depp</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>johnnydepp</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>29281035</v>
+        <v>29247706</v>
       </c>
       <c r="E24" s="2">
-        <v>-894</v>
+        <v>-1719</v>
       </c>
       <c r="F24" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Henry Cavill</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>henrycavill</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>28792407</v>
+        <v>28984175</v>
       </c>
       <c r="E25" s="2">
-        <v>14644</v>
+        <v>-113</v>
       </c>
       <c r="F25" s="2">
-        <v>0.05</v>
+        <v>-0</v>
       </c>
       <c r="G25" s="2">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Chris Evans</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>chrisevans</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>16975516</v>
+        <v>16988281</v>
       </c>
       <c r="E26" s="2">
-        <v>1844</v>
+        <v>944</v>
       </c>
       <c r="F26" s="2">
         <v>0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Jason Momoa</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>prideofgypsies</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>16832349</v>
+        <v>16799928</v>
       </c>
       <c r="E27" s="2">
-        <v>1138</v>
+        <v>-1116</v>
       </c>
       <c r="F27" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>4220</v>
+        <v>4249</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Tom Cruise</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>tomcruise</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>15489340</v>
+        <v>15568321</v>
       </c>
       <c r="E28" s="2">
-        <v>1585</v>
+        <v>482</v>
       </c>
       <c r="F28" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G28" s="2">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Jackie Chan</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>jackiechan</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>8391045</v>
+        <v>8512356</v>
       </c>
       <c r="E29" s="2">
-        <v>5672</v>
+        <v>-1131</v>
       </c>
       <c r="F29" s="2">
-        <v>0.07</v>
+        <v>-0.01</v>
       </c>
       <c r="G29" s="2">
         <v>97</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Charlize Theron</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>charlizeafrica</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>8285622</v>
+        <v>8329609</v>
       </c>
       <c r="E30" s="2">
-        <v>1238</v>
+        <v>-410</v>
       </c>
       <c r="F30" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G30" s="2">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="H30" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>