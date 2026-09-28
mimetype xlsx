--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,1050 +161,1050 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Kylie Jenner</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>kyliejenner</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>381646145</v>
+        <v>380864213</v>
       </c>
       <c r="E2" s="2">
-        <v>-19346</v>
+        <v>-46792</v>
       </c>
       <c r="F2" s="2">
         <v>-0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>7383</v>
+        <v>7393</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Kim Kardashian</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>kimkardashian</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>344501965</v>
+        <v>343884502</v>
       </c>
       <c r="E3" s="2">
-        <v>-10532</v>
+        <v>-26196</v>
       </c>
       <c r="F3" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>6668</v>
+        <v>6687</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Khloé Kardashian</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>khloekardashian</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>292237045</v>
+        <v>291599597</v>
       </c>
       <c r="E4" s="2">
-        <v>-6139</v>
+        <v>-26051</v>
       </c>
       <c r="F4" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>4863</v>
+        <v>4896</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Kendall Jenner</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>kendalljenner</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>278009008</v>
+        <v>277540407</v>
       </c>
       <c r="E5" s="2">
-        <v>-7481</v>
+        <v>-26412</v>
       </c>
       <c r="F5" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Kourtney Kardashian</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>kourtneykardash</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>209749908</v>
+        <v>209221004</v>
       </c>
       <c r="E6" s="2">
-        <v>-8598</v>
+        <v>-21083</v>
       </c>
       <c r="F6" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>4676</v>
+        <v>4683</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Kris Jenner</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>krisjenner</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>50225385</v>
+        <v>50113320</v>
       </c>
       <c r="E7" s="2">
-        <v>373</v>
+        <v>-3667</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>7251</v>
+        <v>7263</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Paris Hilton</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>parishilton</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>26434569</v>
+        <v>26437892</v>
       </c>
       <c r="E8" s="2">
-        <v>79</v>
+        <v>-1834</v>
       </c>
       <c r="F8" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>13725</v>
+        <v>13776</v>
       </c>
       <c r="H8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Gordon Ramsay</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>gordongram</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>19455550</v>
+        <v>19491182</v>
       </c>
       <c r="E9" s="2">
-        <v>-483</v>
+        <v>-331</v>
       </c>
       <c r="F9" s="2">
         <v>-0</v>
       </c>
       <c r="G9" s="2">
-        <v>7204</v>
+        <v>7275</v>
       </c>
       <c r="H9" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Nicole "Snooki" Polizzi</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>snooki</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>16606026</v>
+        <v>16610200</v>
       </c>
       <c r="E10" s="2">
-        <v>6318</v>
+        <v>-636</v>
       </c>
       <c r="F10" s="2">
-        <v>0.04</v>
+        <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>7574</v>
+        <v>7608</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Caitlyn Jenner</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>caitlynjenner</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>14530944</v>
+        <v>14488768</v>
       </c>
       <c r="E11" s="2">
-        <v>-471</v>
+        <v>-1357</v>
       </c>
       <c r="F11" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G11" s="2">
         <v>909</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Kandi Burruss</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>kandi</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>10397714</v>
+        <v>10389361</v>
       </c>
       <c r="E12" s="2">
-        <v>-68</v>
+        <v>-580</v>
       </c>
       <c r="F12" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>12100</v>
+        <v>12173</v>
       </c>
       <c r="H12" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Molly-Mae Hague</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>mollymae</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>8731600</v>
+        <v>8706988</v>
       </c>
       <c r="E13" s="2">
-        <v>164</v>
+        <v>-382</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G13" s="2">
-        <v>1396</v>
+        <v>1409</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Bear Grylls</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>beargrylls</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>8501433</v>
+        <v>8501840</v>
       </c>
       <c r="E14" s="2">
-        <v>3869</v>
+        <v>1419</v>
       </c>
       <c r="F14" s="2">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="G14" s="2">
-        <v>3819</v>
+        <v>3882</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Jenni "JWoww" Farley</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>jwoww</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>7669174</v>
+        <v>7673779</v>
       </c>
       <c r="E15" s="2">
-        <v>116</v>
+        <v>-272</v>
       </c>
       <c r="F15" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G15" s="2">
-        <v>5116</v>
+        <v>5148</v>
       </c>
       <c r="H15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Porsha Williams</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>porsha4real</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>7540035</v>
+        <v>7564491</v>
       </c>
       <c r="E16" s="2">
-        <v>635</v>
+        <v>-45</v>
       </c>
       <c r="F16" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G16" s="2">
-        <v>9608</v>
+        <v>9698</v>
       </c>
       <c r="H16" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Tyra Banks</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>tyrabanks</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>7045755</v>
+        <v>7029162</v>
       </c>
       <c r="E17" s="2">
-        <v>-202</v>
+        <v>-499</v>
       </c>
       <c r="F17" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>3977</v>
+        <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Chelsea Houska</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>chelseahouska</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>6568156</v>
+        <v>6557259</v>
       </c>
       <c r="E18" s="2">
-        <v>-266</v>
+        <v>-350</v>
       </c>
       <c r="F18" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>2271</v>
+        <v>2274</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Lauren Conrad</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>laurenconrad</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>5752086</v>
+        <v>5739558</v>
       </c>
       <c r="E19" s="2">
-        <v>-165</v>
+        <v>-372</v>
       </c>
       <c r="F19" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Vicky Pattison</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>vickypattison</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>5442967</v>
+        <v>5428519</v>
       </c>
       <c r="E20" s="2">
-        <v>-195</v>
+        <v>-602</v>
       </c>
       <c r="F20" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>12150</v>
+        <v>12259</v>
       </c>
       <c r="H20" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Jonathan Van Ness</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>jvn</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>5074017</v>
+        <v>5044548</v>
       </c>
       <c r="E21" s="2">
-        <v>-254</v>
+        <v>-643</v>
       </c>
       <c r="F21" s="2">
         <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>4164</v>
+        <v>4197</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Kristin Cavallari</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>kristincavallari</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>4915384</v>
+        <v>4919596</v>
       </c>
       <c r="E22" s="2">
-        <v>113</v>
+        <v>-242</v>
       </c>
       <c r="F22" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G22" s="2">
-        <v>1482</v>
+        <v>1498</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>NeNe Leakes</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>neneleakes</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>4378230</v>
+        <v>4412413</v>
       </c>
       <c r="E23" s="2">
-        <v>77</v>
+        <v>141</v>
       </c>
       <c r="F23" s="2">
         <v>0</v>
       </c>
       <c r="G23" s="2">
-        <v>2110</v>
+        <v>2061</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Kyle Richards</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>kylerichards18</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>4300196</v>
+        <v>4304334</v>
       </c>
       <c r="E24" s="2">
-        <v>-19</v>
+        <v>-104</v>
       </c>
       <c r="F24" s="2">
         <v>-0</v>
       </c>
       <c r="G24" s="2">
-        <v>4035</v>
+        <v>4064</v>
       </c>
       <c r="H24" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Bethenny Frankel</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>bethennyfrankel</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>4047761</v>
+        <v>4040809</v>
       </c>
       <c r="E25" s="2">
-        <v>-374</v>
+        <v>-505</v>
       </c>
       <c r="F25" s="2">
         <v>-0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>7790</v>
+        <v>7944</v>
       </c>
       <c r="H25" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Cynthia Bailey</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>cynthiabailey</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>3987178</v>
+        <v>3985103</v>
       </c>
       <c r="E26" s="2">
-        <v>166</v>
+        <v>-540</v>
       </c>
       <c r="F26" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>9582</v>
+        <v>9640</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Tan France</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>tanfrance</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>3611641</v>
+        <v>3594619</v>
       </c>
       <c r="E27" s="2">
-        <v>-293</v>
+        <v>-272</v>
       </c>
       <c r="F27" s="2">
         <v>-0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>1218</v>
+        <v>1230</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Lisa Vanderpump</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>lisavanderpump</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>3238618</v>
+        <v>3241604</v>
       </c>
       <c r="E28" s="2">
-        <v>50</v>
+        <v>-75</v>
       </c>
       <c r="F28" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G28" s="2">
-        <v>2021</v>
+        <v>2035</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Ariana Madix</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>arianamadix</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>3207523</v>
+        <v>3241113</v>
       </c>
       <c r="E29" s="2">
-        <v>832</v>
+        <v>-50</v>
       </c>
       <c r="F29" s="2">
-        <v>0.03</v>
+        <v>-0</v>
       </c>
       <c r="G29" s="2">
-        <v>1821</v>
+        <v>1866</v>
       </c>
       <c r="H29" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Lala Kent</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>lalakent</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>2388649</v>
+        <v>2397862</v>
       </c>
       <c r="E30" s="2">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="F30" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G30" s="2">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="H30" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Teresa Giudice</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>teresagiudice</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>2271334</v>
+        <v>2274692</v>
       </c>
       <c r="E31" s="2">
-        <v>-25</v>
+        <v>191</v>
       </c>
       <c r="F31" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G31" s="2">
-        <v>5868</v>
+        <v>5950</v>
       </c>
       <c r="H31" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Spencer Pratt</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>spencerpratt</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>1975660</v>
+        <v>1965302</v>
       </c>
       <c r="E32" s="2">
-        <v>-191</v>
+        <v>-44</v>
       </c>
       <c r="F32" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G32" s="2">
-        <v>2691</v>
+        <v>2695</v>
       </c>
       <c r="H32" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Audrina Patridge</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>audrinapatridge</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>1693220</v>
+        <v>1689588</v>
       </c>
       <c r="E33" s="2">
-        <v>-207</v>
+        <v>-41</v>
       </c>
       <c r="F33" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G33" s="2">
-        <v>1333</v>
+        <v>1329</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Heidi Montag</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>heidimontag</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>1193143</v>
+        <v>1188651</v>
       </c>
       <c r="E34" s="2">
-        <v>-60</v>
+        <v>-17</v>
       </c>
       <c r="F34" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G34" s="2">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="H34" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Ramona Singer</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>ramonasinger</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>902852</v>
+        <v>904452</v>
       </c>
       <c r="E35" s="2">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F35" s="2">
         <v>0</v>
       </c>
       <c r="G35" s="2">
-        <v>3882</v>
+        <v>3893</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>