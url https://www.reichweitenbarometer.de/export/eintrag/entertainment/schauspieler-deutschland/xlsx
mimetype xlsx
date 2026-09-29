--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,2013 +161,1998 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Elyas M'Barek</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>elyas_mbarek</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>3608976</v>
+        <v>3600628</v>
       </c>
       <c r="E2" s="2">
-        <v>-200</v>
+        <v>-90</v>
       </c>
       <c r="F2" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G2" s="2">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Palina Rojinski</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>palinski</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>3082211</v>
+        <v>3070662</v>
       </c>
       <c r="E3" s="2">
-        <v>-201</v>
+        <v>-337</v>
       </c>
       <c r="F3" s="2">
         <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>2321</v>
+        <v>2340</v>
       </c>
       <c r="H3" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Damian Hardung</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>damianhardung</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>2512794</v>
+        <v>2536278</v>
       </c>
       <c r="E4" s="2">
-        <v>-293</v>
+        <v>210</v>
       </c>
       <c r="F4" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Matthias Schweighöfer</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>matthiasschweighoefer</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>1346430</v>
+        <v>1338430</v>
       </c>
       <c r="E5" s="2">
-        <v>-71</v>
+        <v>-69</v>
       </c>
       <c r="F5" s="2">
         <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>654</v>
+        <v>621</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Diane Kruger</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>dianekruger</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>1144640</v>
+        <v>1148724</v>
       </c>
       <c r="E6" s="2">
-        <v>494</v>
+        <v>-55</v>
       </c>
       <c r="F6" s="2">
-        <v>0.04</v>
+        <v>-0</v>
       </c>
       <c r="G6" s="2">
-        <v>3705</v>
+        <v>3709</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Louis Hofmann</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>louishofmann</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>898708</v>
+        <v>896463</v>
       </c>
       <c r="E7" s="2">
-        <v>46</v>
+        <v>-93</v>
       </c>
       <c r="F7" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Lisa Vicari</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>lisa.vicari</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>835836</v>
+        <v>830603</v>
       </c>
       <c r="E8" s="2">
-        <v>-65</v>
+        <v>-245</v>
       </c>
       <c r="F8" s="2">
-        <v>-0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="G8" s="2">
         <v>518</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Emilio Sakraya</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>emilio_sakraya_</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>763817</v>
+        <v>762224</v>
       </c>
       <c r="E9" s="2">
-        <v>-54</v>
+        <v>-112</v>
       </c>
       <c r="F9" s="2">
         <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Daniel Brühl</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>thedanielbruhl</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>752527</v>
+        <v>750736</v>
       </c>
       <c r="E10" s="2">
-        <v>-25</v>
+        <v>4</v>
       </c>
       <c r="F10" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G10" s="2">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Tom Wlaschiha</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>tomwlaschiha</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>732197</v>
+        <v>739269</v>
       </c>
       <c r="E11" s="2">
-        <v>-126</v>
+        <v>161</v>
       </c>
       <c r="F11" s="2">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="G11" s="2">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Janina Uhse</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>janinauhse</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>692586</v>
+        <v>692595</v>
       </c>
       <c r="E12" s="2">
-        <v>-32</v>
+        <v>-52</v>
       </c>
       <c r="F12" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>1718</v>
+        <v>1728</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Max Riemelt</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>maxriemelt</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>521414</v>
+        <v>519140</v>
       </c>
       <c r="E13" s="2">
-        <v>20</v>
+        <v>-85</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>-0.02</v>
       </c>
       <c r="G13" s="2">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Karoline Herfurth</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>karolineherfurth</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>509629</v>
+        <v>509454</v>
       </c>
       <c r="E14" s="2">
-        <v>-35</v>
+        <v>96</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G14" s="2">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Michael Bully Herbig</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>bullyherbig</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>503815</v>
+        <v>502655</v>
       </c>
       <c r="E15" s="2">
-        <v>-1</v>
+        <v>-44</v>
       </c>
       <c r="F15" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>599</v>
+        <v>568</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Til Schweiger</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>tilschweiger</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>418327</v>
+        <v>417408</v>
       </c>
       <c r="E16" s="2">
-        <v>-26</v>
+        <v>-49</v>
       </c>
       <c r="F16" s="2">
         <v>-0.01</v>
       </c>
       <c r="G16" s="2">
         <v>985</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Nilam Farooq</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>nilam.farooq</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>403990</v>
+        <v>402741</v>
       </c>
       <c r="E17" s="2">
-        <v>-21</v>
+        <v>-33</v>
       </c>
       <c r="F17" s="2">
         <v>-0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Ursula Karven</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>ursulakarven</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>366216</v>
+        <v>367038</v>
       </c>
       <c r="E18" s="2">
-        <v>14</v>
+        <v>-30</v>
       </c>
       <c r="F18" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>2628</v>
+        <v>2684</v>
       </c>
       <c r="H18" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Jannik Schümann</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>jannik.schuemann</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>364694</v>
+        <v>363044</v>
       </c>
       <c r="E19" s="2">
-        <v>-26</v>
+        <v>-33</v>
       </c>
       <c r="F19" s="2">
         <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>1136</v>
+        <v>229</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Yvonne Catterfeld</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>yvonne_catterfeld_offiziell</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>318032</v>
+        <v>317041</v>
       </c>
       <c r="E20" s="2">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F20" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G20" s="2">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Bastian Pastewka</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>bastianpastewka</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>292797</v>
+        <v>294787</v>
       </c>
       <c r="E21" s="2">
-        <v>-18</v>
+        <v>52</v>
       </c>
       <c r="F21" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G21" s="2">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="H21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Frederick Lau</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>officialfredericklau</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>279528</v>
+        <v>280649</v>
       </c>
       <c r="E22" s="2">
-        <v>-22</v>
+        <v>-3</v>
       </c>
       <c r="F22" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G22" s="2">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Tom Beck</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>tombeck</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>266394</v>
+        <v>267818</v>
       </c>
       <c r="E23" s="2">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="F23" s="2">
         <v>-0</v>
       </c>
       <c r="G23" s="2">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Bjarne Mädel</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>bjarnemaedel</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>265818</v>
+        <v>265263</v>
       </c>
       <c r="E24" s="2">
-        <v>0</v>
+        <v>-29</v>
       </c>
       <c r="F24" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>956</v>
+        <v>973</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Gizem Emre</t>
+          <t>Emilia Schüle</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>gizem_xe</t>
+          <t>emilia.schuele</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>250470</v>
+        <v>250225</v>
       </c>
       <c r="E25" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F25" s="2">
         <v>0</v>
       </c>
       <c r="G25" s="2">
-        <v>283</v>
+        <v>1123</v>
       </c>
       <c r="H25" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Emilia Schüle</t>
+          <t>Gizem Emre</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>emilia.schuele</t>
+          <t>gizem_xe</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>248879</v>
+        <v>249975</v>
       </c>
       <c r="E26" s="2">
-        <v>-20</v>
+        <v>-12</v>
       </c>
       <c r="F26" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G26" s="2">
-        <v>1112</v>
+        <v>288</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Wolke Hegenbarth</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>wolke_hegenbarth_official</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>245007</v>
+        <v>243765</v>
       </c>
       <c r="E27" s="2">
-        <v>-16</v>
+        <v>54</v>
       </c>
       <c r="F27" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G27" s="2">
-        <v>805</v>
+        <v>816</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Jannis Niewöhner</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>jannisniewoehner_official</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>239999</v>
+        <v>240867</v>
       </c>
       <c r="E28" s="2">
-        <v>-6</v>
+        <v>7</v>
       </c>
       <c r="F28" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G28" s="2">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Veronica Ferres</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>veronicaferres</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>232580</v>
+        <v>233828</v>
       </c>
       <c r="E29" s="2">
-        <v>-34</v>
+        <v>-6</v>
       </c>
       <c r="F29" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G29" s="2">
-        <v>2084</v>
+        <v>2062</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Jan Josef Liefers</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>janjosefliefers</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>226111</v>
+        <v>226033</v>
       </c>
       <c r="E30" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F30" s="2">
         <v>0</v>
       </c>
       <c r="G30" s="2">
-        <v>1335</v>
+        <v>1348</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Kostja Ullmann</t>
+          <t>Sonja Gerhardt</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>kostjaullmann_official</t>
+          <t>sonjagerhardt</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>136206</v>
+        <v>131945</v>
       </c>
       <c r="E31" s="2">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="F31" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G31" s="2">
-        <v>946</v>
+        <v>623</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Sonja Gerhardt</t>
+          <t>Sebastian Ströbel</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>sonjagerhardt</t>
+          <t>sebastianstroebel_official</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>132515</v>
+        <v>119577</v>
       </c>
       <c r="E32" s="2">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="F32" s="2">
         <v>-0</v>
       </c>
       <c r="G32" s="2">
-        <v>620</v>
+        <v>648</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Sebastian Ströbel</t>
+          <t>Wotan Wilke Möhring</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>sebastianstroebel_official</t>
+          <t>wotanwilke</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>119103</v>
+        <v>118135</v>
       </c>
       <c r="E33" s="2">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F33" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G33" s="2">
-        <v>644</v>
+        <v>533</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Wotan Wilke Möhring</t>
+          <t>Milena Tscharntke</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>wotanwilke</t>
+          <t>milenatscharntke</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>118151</v>
+        <v>116279</v>
       </c>
       <c r="E34" s="2">
         <v>-6</v>
       </c>
       <c r="F34" s="2">
         <v>-0.01</v>
       </c>
       <c r="G34" s="2">
-        <v>532</v>
+        <v>167</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Milena Tscharntke</t>
+          <t>Aaron Altaras</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>milenatscharntke</t>
+          <t>aaronaltaras</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>116925</v>
+        <v>114386</v>
       </c>
       <c r="E35" s="2">
-        <v>-20</v>
+        <v>10</v>
       </c>
       <c r="F35" s="2">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G35" s="2">
-        <v>166</v>
+        <v>676</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Aaron Altaras</t>
+          <t>Alexandra Maria Lara</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>aaronaltaras</t>
+          <t>alexandramarialara</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>114574</v>
+        <v>105137</v>
       </c>
       <c r="E36" s="2">
-        <v>-14</v>
+        <v>7</v>
       </c>
       <c r="F36" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G36" s="2">
-        <v>674</v>
+        <v>657</v>
       </c>
       <c r="H36" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Timur Bartels</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>timur_bartels</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>104990</v>
+        <v>104865</v>
       </c>
       <c r="E37" s="2">
-        <v>-9</v>
+        <v>36</v>
       </c>
       <c r="F37" s="2">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G37" s="2">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Moritz Bleibtreu</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>moritzbleibtreu</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>104965</v>
+        <v>104841</v>
       </c>
       <c r="E38" s="2">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="F38" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G38" s="2">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Alexandra Maria Lara</t>
+          <t>Rick Kavanian</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>alexandramarialara</t>
+          <t>rick_kavanian</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>104133</v>
+        <v>103618</v>
       </c>
       <c r="E39" s="2">
-        <v>22</v>
+        <v>-11</v>
       </c>
       <c r="F39" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G39" s="2">
-        <v>649</v>
+        <v>172</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Rick Kavanian</t>
+          <t>Svenja Jung</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>rick_kavanian</t>
+          <t>svenja.jung</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>104093</v>
+        <v>102039</v>
       </c>
       <c r="E40" s="2">
-        <v>-12</v>
+        <v>13</v>
       </c>
       <c r="F40" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G40" s="2">
-        <v>171</v>
+        <v>258</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Svenja Jung</t>
+          <t>Almila Bagriacik</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>svenja.jung</t>
+          <t>almila.bagriacik</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>101786</v>
+        <v>99511</v>
       </c>
       <c r="E41" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F41" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G41" s="2">
-        <v>256</v>
+        <v>383</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Almila Bagriacik</t>
+          <t>Anna Maria Mühe</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>almila.bagriacik</t>
+          <t>annamariamuehe</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>98722</v>
+        <v>98769</v>
       </c>
       <c r="E42" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F42" s="2">
         <v>0</v>
       </c>
       <c r="G42" s="2">
-        <v>381</v>
+        <v>654</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Anna Maria Mühe</t>
+          <t>Liv Lisa Fries</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>annamariamuehe</t>
+          <t>livlisa.fries</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>98401</v>
+        <v>90084</v>
       </c>
       <c r="E43" s="2">
-        <v>-6</v>
+        <v>162</v>
       </c>
       <c r="F43" s="2">
-        <v>-0.01</v>
+        <v>0.18</v>
       </c>
       <c r="G43" s="2">
-        <v>649</v>
+        <v>247</v>
       </c>
       <c r="H43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Liv Lisa Fries</t>
+          <t>Heike Makatsch</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>livlisa.fries</t>
+          <t>heikemakatsch</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>83671</v>
+        <v>83891</v>
       </c>
       <c r="E44" s="2">
-        <v>29</v>
+        <v>-3</v>
       </c>
       <c r="F44" s="2">
-        <v>0.03</v>
+        <v>-0</v>
       </c>
       <c r="G44" s="2">
-        <v>230</v>
+        <v>331</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Sabin Tambrea</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>sabintambrea</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>81725</v>
+        <v>82742</v>
       </c>
       <c r="E45" s="2">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="F45" s="2">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="G45" s="2">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Heike Makatsch</t>
+          <t>Jördis Triebel</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>heikemakatsch</t>
+          <t>joerdis_triebel</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>81320</v>
+        <v>79898</v>
       </c>
       <c r="E46" s="2">
-        <v>-2</v>
+        <v>12</v>
       </c>
       <c r="F46" s="2">
-        <v>-0</v>
+        <v>0.02</v>
       </c>
       <c r="G46" s="2">
-        <v>326</v>
+        <v>1049</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Ken Duken</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>kendu79</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>80531</v>
+        <v>79834</v>
       </c>
       <c r="E47" s="2">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="F47" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G47" s="2">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Jördis Triebel</t>
+          <t>Tom Schilling</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>joerdis_triebel</t>
+          <t>tomschilling_official</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>77960</v>
+        <v>73542</v>
       </c>
       <c r="E48" s="2">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F48" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G48" s="2">
-        <v>1032</v>
+        <v>227</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Tom Schilling</t>
+          <t>Jasna Fritzi Bauer</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>tomschilling_official</t>
+          <t>jasnafritzibauer</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>73193</v>
+        <v>73153</v>
       </c>
       <c r="E49" s="2">
-        <v>22</v>
+        <v>-3</v>
       </c>
       <c r="F49" s="2">
-        <v>0.03</v>
+        <v>-0</v>
       </c>
       <c r="G49" s="2">
-        <v>225</v>
+        <v>839</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Jasna Fritzi Bauer</t>
+          <t>Ludwig Simon</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>jasnafritzibauer</t>
+          <t>ludwig_simon_</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>73142</v>
+        <v>64898</v>
       </c>
       <c r="E50" s="2">
-        <v>-11</v>
+        <v>-7</v>
       </c>
       <c r="F50" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G50" s="2">
-        <v>1027</v>
+        <v>29</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Ludwig Simon</t>
+          <t>Vladimir Burlakov</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>ludwig_simon_</t>
+          <t>vladimir.burlakov</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>65638</v>
+        <v>45168</v>
       </c>
       <c r="E51" s="2">
-        <v>-10</v>
+        <v>-11</v>
       </c>
       <c r="F51" s="2">
         <v>-0.02</v>
       </c>
       <c r="G51" s="2">
-        <v>29</v>
+        <v>481</v>
       </c>
       <c r="H51" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Vladimir Burlakov</t>
+          <t>Armin Rohde</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>vladimir.burlakov</t>
+          <t>arminrohde</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>45205</v>
+        <v>44001</v>
       </c>
       <c r="E52" s="2">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F52" s="2">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="G52" s="2">
-        <v>492</v>
+        <v>465</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Armin Rohde</t>
+          <t>Hannah Herzsprung</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>arminrohde</t>
+          <t>hannahherzsprung</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>43513</v>
+        <v>39718</v>
       </c>
       <c r="E53" s="2">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="F53" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G53" s="2">
-        <v>455</v>
+        <v>154</v>
       </c>
       <c r="H53" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="0">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Hannah Herzsprung</t>
+          <t>Jasmin Gerat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>hannahherzsprung</t>
+          <t>jasmingerat</t>
         </is>
       </c>
       <c r="D54" s="2">
-        <v>38523</v>
+        <v>36580</v>
       </c>
       <c r="E54" s="2">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F54" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G54" s="2">
-        <v>146</v>
+        <v>331</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="0">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Jasmin Gerat</t>
+          <t>Devid Striesow</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>jasmingerat</t>
+          <t>devidstriesow</t>
         </is>
       </c>
       <c r="D55" s="2">
-        <v>36257</v>
+        <v>31858</v>
       </c>
       <c r="E55" s="2">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="F55" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G55" s="2">
-        <v>328</v>
+        <v>544</v>
       </c>
       <c r="H55" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="0">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Devid Striesow</t>
+          <t>Jonas Nay</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>devidstriesow</t>
+          <t>jonas_nay</t>
         </is>
       </c>
       <c r="D56" s="2">
-        <v>31585</v>
+        <v>30820</v>
       </c>
       <c r="E56" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F56" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G56" s="2">
-        <v>535</v>
+        <v>429</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="0">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Jonas Nay</t>
+          <t>Marie Bäumer</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>jonas_nay</t>
+          <t>marie.baeumer_official</t>
         </is>
       </c>
       <c r="D57" s="2">
-        <v>30905</v>
+        <v>29299</v>
       </c>
       <c r="E57" s="2">
-        <v>-10</v>
+        <v>-2</v>
       </c>
       <c r="F57" s="2">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G57" s="2">
-        <v>427</v>
+        <v>1198</v>
       </c>
       <c r="H57" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="0">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Marie Bäumer</t>
+          <t>Milan Peschel</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>marie.baeumer_official</t>
+          <t>milanpeschel</t>
         </is>
       </c>
       <c r="D58" s="2">
-        <v>29324</v>
+        <v>27346</v>
       </c>
       <c r="E58" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F58" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G58" s="2">
-        <v>1167</v>
+        <v>1318</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="0">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Milan Peschel</t>
+          <t>Anna Schudt</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>milanpeschel</t>
+          <t>annaschudt</t>
         </is>
       </c>
       <c r="D59" s="2">
-        <v>26385</v>
+        <v>26202</v>
       </c>
       <c r="E59" s="2">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F59" s="2">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G59" s="2">
-        <v>1307</v>
+        <v>230</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="0">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Anna Schudt</t>
+          <t>Lena Urzendowsky</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>annaschudt</t>
+          <t>lena_urzendowsky</t>
         </is>
       </c>
       <c r="D60" s="2">
-        <v>25663</v>
+        <v>25002</v>
       </c>
       <c r="E60" s="2">
-        <v>-2</v>
+        <v>24</v>
       </c>
       <c r="F60" s="2">
-        <v>-0.01</v>
+        <v>0.1</v>
       </c>
       <c r="G60" s="2">
-        <v>226</v>
+        <v>142</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="0">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Lena Urzendowsky</t>
+          <t>Ludwig Trepte</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>lena_urzendowsky</t>
+          <t>ludwigtrepte</t>
         </is>
       </c>
       <c r="D61" s="2">
-        <v>25070</v>
+        <v>20515</v>
       </c>
       <c r="E61" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F61" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G61" s="2">
-        <v>141</v>
+        <v>43</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="0">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Ludwig Trepte</t>
+          <t>Christoph Maria Herbst</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>ludwigtrepte</t>
+          <t>christophmariaherbst</t>
         </is>
       </c>
       <c r="D62" s="2">
-        <v>20594</v>
+        <v>12738</v>
       </c>
       <c r="E62" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F62" s="2">
         <v>0.01</v>
       </c>
       <c r="G62" s="2">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="0">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Christoph Maria Herbst</t>
+          <t>Sebastian Koch</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>christophmariaherbst</t>
+          <t>sebastiankochofficial</t>
         </is>
       </c>
       <c r="D63" s="2">
-        <v>12695</v>
+        <v>9856</v>
       </c>
       <c r="E63" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F63" s="2">
-        <v>-0.02</v>
+        <v>0</v>
       </c>
       <c r="G63" s="2">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="0">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Sebastian Koch</t>
+          <t>Petra Schmidt-Schaller</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>sebastiankochofficial</t>
+          <t>petraschmidtschaller</t>
         </is>
       </c>
       <c r="D64" s="2">
-        <v>9782</v>
+        <v>7359</v>
       </c>
       <c r="E64" s="2">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="F64" s="2">
-        <v>0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="G64" s="2">
-        <v>170</v>
+        <v>20</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="0">
       <c r="A65" s="2">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Petra Schmidt-Schaller</t>
+          <t>Hans-Werner Meyer</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>petraschmidtschaller</t>
+          <t>hanswernermeyer</t>
         </is>
       </c>
       <c r="D65" s="2">
-        <v>7368</v>
+        <v>5123</v>
       </c>
       <c r="E65" s="2">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F65" s="2">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="G65" s="2">
-        <v>20</v>
+        <v>504</v>
       </c>
       <c r="H65" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:8" customHeight="0">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Leonard Scheicher</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>leonard_scheicher</t>
         </is>
       </c>
       <c r="D66" s="2">
-        <v>4356</v>
+        <v>4391</v>
       </c>
       <c r="E66" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F66" s="2">
-        <v>0</v>
+        <v>-0.05</v>
       </c>
       <c r="G66" s="2">
         <v>57</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" customHeight="0">
       <c r="A67" s="2">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Hans-Werner Meyer</t>
+          <t>Kostja Ullmann</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>hanswernermeyer</t>
-[...15 lines deleted...]
-        <v>0</v>
+          <t>kostjaullmann_official</t>
+        </is>
       </c>
     </row>
     <row r="68" spans="1:8" customHeight="0">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Jimi Blue Ochsenknecht</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>jimbonader</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>