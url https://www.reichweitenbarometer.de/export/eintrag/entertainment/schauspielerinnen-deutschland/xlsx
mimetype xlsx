--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,1590 +161,1590 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Palina Rojinski</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>palinski</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>3082211</v>
+        <v>3070662</v>
       </c>
       <c r="E2" s="2">
-        <v>-201</v>
+        <v>-337</v>
       </c>
       <c r="F2" s="2">
         <v>-0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>2321</v>
+        <v>2340</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Diane Kruger</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>dianekruger</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>1144640</v>
+        <v>1148724</v>
       </c>
       <c r="E3" s="2">
-        <v>494</v>
+        <v>-55</v>
       </c>
       <c r="F3" s="2">
-        <v>0.04</v>
+        <v>-0</v>
       </c>
       <c r="G3" s="2">
-        <v>3705</v>
+        <v>3709</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Lisa Vicari</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>lisa.vicari</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>835836</v>
+        <v>830603</v>
       </c>
       <c r="E4" s="2">
-        <v>-65</v>
+        <v>-245</v>
       </c>
       <c r="F4" s="2">
-        <v>-0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="G4" s="2">
         <v>518</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Janina Uhse</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>janinauhse</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>692586</v>
+        <v>692595</v>
       </c>
       <c r="E5" s="2">
-        <v>-32</v>
+        <v>-52</v>
       </c>
       <c r="F5" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>1718</v>
+        <v>1728</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Karoline Herfurth</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>karolineherfurth</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>509629</v>
+        <v>509454</v>
       </c>
       <c r="E6" s="2">
-        <v>-35</v>
+        <v>96</v>
       </c>
       <c r="F6" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G6" s="2">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="H6" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Ruby O. Fee</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>rubyofee</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>484585</v>
+        <v>480227</v>
       </c>
       <c r="E7" s="2">
-        <v>25</v>
+        <v>-43</v>
       </c>
       <c r="F7" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Nilam Farooq</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>nilam.farooq</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>403990</v>
+        <v>402741</v>
       </c>
       <c r="E8" s="2">
-        <v>-21</v>
+        <v>-33</v>
       </c>
       <c r="F8" s="2">
         <v>-0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Ursula Karven</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>ursulakarven</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>366216</v>
+        <v>367038</v>
       </c>
       <c r="E9" s="2">
-        <v>14</v>
+        <v>-30</v>
       </c>
       <c r="F9" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>2628</v>
+        <v>2684</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Gina Stiebitz</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>gina.stiebitz</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>361380</v>
+        <v>359253</v>
       </c>
       <c r="E10" s="2">
-        <v>-19</v>
+        <v>-8</v>
       </c>
       <c r="F10" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Yvonne Catterfeld</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>yvonne_catterfeld_offiziell</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>318032</v>
+        <v>317041</v>
       </c>
       <c r="E11" s="2">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F11" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G11" s="2">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Josefine Preuß</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>josefinepreussofficial</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>290403</v>
+        <v>288608</v>
       </c>
       <c r="E12" s="2">
-        <v>-63</v>
+        <v>-47</v>
       </c>
       <c r="F12" s="2">
         <v>-0.02</v>
       </c>
       <c r="G12" s="2">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Sibel Kekilli</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>sibelkekilli</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>268413</v>
+        <v>270107</v>
       </c>
       <c r="E13" s="2">
-        <v>95</v>
+        <v>-24</v>
       </c>
       <c r="F13" s="2">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Gizem Emre</t>
+          <t>Emilia Schüle</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>gizem_xe</t>
+          <t>emilia.schuele</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>250470</v>
+        <v>250225</v>
       </c>
       <c r="E14" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>283</v>
+        <v>1123</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Emilia Schüle</t>
+          <t>Gizem Emre</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>emilia.schuele</t>
+          <t>gizem_xe</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>248879</v>
+        <v>249975</v>
       </c>
       <c r="E15" s="2">
-        <v>-20</v>
+        <v>-12</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G15" s="2">
-        <v>1112</v>
+        <v>288</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Wolke Hegenbarth</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>wolke_hegenbarth_official</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>245007</v>
+        <v>243765</v>
       </c>
       <c r="E16" s="2">
-        <v>-16</v>
+        <v>54</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G16" s="2">
-        <v>805</v>
+        <v>816</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Veronica Ferres</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>veronicaferres</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>232580</v>
+        <v>233828</v>
       </c>
       <c r="E17" s="2">
-        <v>-34</v>
+        <v>-6</v>
       </c>
       <c r="F17" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G17" s="2">
-        <v>2084</v>
+        <v>2062</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Lena Klenke</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>lenaklenke</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>189212</v>
+        <v>187154</v>
       </c>
       <c r="E18" s="2">
-        <v>-11</v>
+        <v>-32</v>
       </c>
       <c r="F18" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G18" s="2">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Barbara Meier</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>barbarameier</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>175584</v>
+        <v>175495</v>
       </c>
       <c r="E19" s="2">
-        <v>-11</v>
+        <v>-12</v>
       </c>
       <c r="F19" s="2">
         <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>1885</v>
+        <v>1900</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Antje Traue</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>antjetraueofficial</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>144951</v>
+        <v>144603</v>
       </c>
       <c r="E20" s="2">
-        <v>-8</v>
+        <v>-10</v>
       </c>
       <c r="F20" s="2">
         <v>-0.01</v>
       </c>
       <c r="G20" s="2">
         <v>268</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Sonja Gerhardt</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>sonjagerhardt</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>132515</v>
+        <v>131945</v>
       </c>
       <c r="E21" s="2">
-        <v>-6</v>
+        <v>10</v>
       </c>
       <c r="F21" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Felicitas Woll</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>felicitaskatharinawoll</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>118574</v>
+        <v>118499</v>
       </c>
       <c r="E22" s="2">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F22" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G22" s="2">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Alicia von Rittberg</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>alicia.von.rittberg</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>107700</v>
+        <v>107253</v>
       </c>
       <c r="E23" s="2">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="F23" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G23" s="2">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Alexandra Maria Lara</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>alexandramarialara</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>104133</v>
+        <v>105137</v>
       </c>
       <c r="E24" s="2">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F24" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Svenja Jung</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>svenja.jung</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>101786</v>
+        <v>102039</v>
       </c>
       <c r="E25" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F25" s="2">
         <v>0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Anna Maria Mühe</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>annamariamuehe</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>98401</v>
+        <v>98769</v>
       </c>
       <c r="E26" s="2">
-        <v>-6</v>
+        <v>4</v>
       </c>
       <c r="F26" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G26" s="2">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Maria Furtwängler</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>mariafurtwaengler</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>94148</v>
+        <v>98070</v>
       </c>
       <c r="E27" s="2">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F27" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G27" s="2">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Liv Lisa Fries</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>livlisa.fries</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>83671</v>
+        <v>90084</v>
       </c>
       <c r="E28" s="2">
-        <v>29</v>
+        <v>162</v>
       </c>
       <c r="F28" s="2">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="G28" s="2">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Heike Makatsch</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>heikemakatsch</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>81320</v>
+        <v>83891</v>
       </c>
       <c r="E29" s="2">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="F29" s="2">
         <v>-0</v>
       </c>
       <c r="G29" s="2">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Jördis Triebel</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>joerdis_triebel</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>77960</v>
+        <v>79898</v>
       </c>
       <c r="E30" s="2">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F30" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G30" s="2">
-        <v>1032</v>
+        <v>1049</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Jasna Fritzi Bauer</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>jasnafritzibauer</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>73142</v>
+        <v>73153</v>
       </c>
       <c r="E31" s="2">
-        <v>-11</v>
+        <v>-3</v>
       </c>
       <c r="F31" s="2">
-        <v>-0.02</v>
+        <v>-0</v>
       </c>
       <c r="G31" s="2">
-        <v>1027</v>
+        <v>839</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Bettina Zimmermann</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>bettina.zimmermann</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>68808</v>
+        <v>68948</v>
       </c>
       <c r="E32" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F32" s="2">
         <v>0.01</v>
       </c>
       <c r="G32" s="2">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Christiane Paul</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>christiane_paul_official</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>40309</v>
+        <v>40366</v>
       </c>
       <c r="E33" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F33" s="2">
         <v>0.01</v>
       </c>
       <c r="G33" s="2">
         <v>501</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Meret Becker</t>
+          <t>Hannah Herzsprung</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>meret.becker</t>
+          <t>hannahherzsprung</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>38641</v>
+        <v>39718</v>
       </c>
       <c r="E34" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F34" s="2">
         <v>0.06</v>
       </c>
       <c r="G34" s="2">
-        <v>393</v>
+        <v>154</v>
       </c>
       <c r="H34" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Hannah Herzsprung</t>
+          <t>Meret Becker</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>hannahherzsprung</t>
+          <t>meret.becker</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>38523</v>
+        <v>38805</v>
       </c>
       <c r="E35" s="2">
-        <v>4</v>
+        <v>-5</v>
       </c>
       <c r="F35" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G35" s="2">
-        <v>146</v>
+        <v>395</v>
       </c>
       <c r="H35" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Jasmin Gerat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>jasmingerat</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>36257</v>
+        <v>36580</v>
       </c>
       <c r="E36" s="2">
-        <v>-1</v>
+        <v>11</v>
       </c>
       <c r="F36" s="2">
-        <v>-0</v>
+        <v>0.03</v>
       </c>
       <c r="G36" s="2">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Ulrike Folkerts</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>ulrike_folkerts</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>35146</v>
+        <v>36091</v>
       </c>
       <c r="E37" s="2">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="F37" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G37" s="2">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Mina Tander</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>minatander</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>30821</v>
+        <v>30655</v>
       </c>
       <c r="E38" s="2">
-        <v>-1</v>
+        <v>-15</v>
       </c>
       <c r="F38" s="2">
-        <v>-0</v>
+        <v>-0.05</v>
       </c>
       <c r="G38" s="2">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Marie Bäumer</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>marie.baeumer_official</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>29324</v>
+        <v>29299</v>
       </c>
       <c r="E39" s="2">
-        <v>8</v>
+        <v>-2</v>
       </c>
       <c r="F39" s="2">
-        <v>0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G39" s="2">
-        <v>1167</v>
+        <v>1198</v>
       </c>
       <c r="H39" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Lavinia Wilson</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>laviniawilson</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>24318</v>
+        <v>24220</v>
       </c>
       <c r="E40" s="2">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F40" s="2">
-        <v>-0.02</v>
+        <v>0</v>
       </c>
       <c r="G40" s="2">
         <v>362</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Mala Emde</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>malaemde</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>20754</v>
+        <v>21234</v>
       </c>
       <c r="E41" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F41" s="2">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="G41" s="2">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Jasmin Tabatabai</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>jazmatab</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>20628</v>
+        <v>20639</v>
       </c>
       <c r="E42" s="2">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="F42" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G42" s="2">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Karoline Schuch</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>karoline_schuch</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>16498</v>
+        <v>16676</v>
       </c>
       <c r="E43" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F43" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G43" s="2">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Rosalie Thomass</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>rosalie_thomass</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>14701</v>
+        <v>15557</v>
       </c>
       <c r="E44" s="2">
-        <v>8</v>
+        <v>156</v>
       </c>
       <c r="F44" s="2">
-        <v>0.05</v>
+        <v>1.01</v>
       </c>
       <c r="G44" s="2">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="H44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Luise Wolfram</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>luisewolfram</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>14669</v>
+        <v>14684</v>
       </c>
       <c r="E45" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F45" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G45" s="2">
-        <v>249</v>
+        <v>219</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Nora Waldstätten</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>norawaldstaetten</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>13314</v>
+        <v>13894</v>
       </c>
       <c r="E46" s="2">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="F46" s="2">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="G46" s="2">
         <v>47</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Friederike Kempter</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>friederikekempter</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>11379</v>
+        <v>11723</v>
       </c>
       <c r="E47" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F47" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G47" s="2">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Paula Beer</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>paulabeer__</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>9135</v>
+        <v>9218</v>
       </c>
       <c r="E48" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F48" s="2">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="G48" s="2">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Petra Schmidt-Schaller</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>petraschmidtschaller</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>7368</v>
+        <v>7359</v>
       </c>
       <c r="E49" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F49" s="2">
-        <v>0</v>
+        <v>-0.04</v>
       </c>
       <c r="G49" s="2">
         <v>20</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Emma Bading</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>emmabading_official</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>4551</v>
+        <v>4678</v>
       </c>
       <c r="E50" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F50" s="2">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="G50" s="2">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Cosma Shiva Hagen</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>cosmalita</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>1284</v>
+        <v>1347</v>
       </c>
       <c r="E51" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F51" s="2">
-        <v>-0.08</v>
+        <v>0.07</v>
       </c>
       <c r="G51" s="2">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Nadja Uhl</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>nadja.uhl</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="E52" s="2">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F52" s="2">
-        <v>0</v>
+        <v>-0.33</v>
       </c>
       <c r="G52" s="2">
-        <v>776</v>
+        <v>548</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Saskia Rosendahl</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>saskia_rosendahl</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="E53" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F53" s="2">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="G53" s="2">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>