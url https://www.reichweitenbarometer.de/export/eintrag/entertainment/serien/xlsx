--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,1023 +161,1008 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Stranger Things</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>strangerthingstv</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>21865582</v>
+        <v>21542832</v>
       </c>
       <c r="E2" s="2">
-        <v>-4870</v>
+        <v>-5965</v>
       </c>
       <c r="F2" s="2">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="G2" s="2">
-        <v>1339</v>
+        <v>1350</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Friends</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>friends</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>12553274</v>
+        <v>12580907</v>
       </c>
       <c r="E3" s="2">
-        <v>1293</v>
+        <v>230</v>
       </c>
       <c r="F3" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G3" s="2">
-        <v>1902</v>
+        <v>1921</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Game of Thrones</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>gameofthrones</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>9235520</v>
+        <v>9232890</v>
       </c>
       <c r="E4" s="2">
-        <v>314</v>
+        <v>-218</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G4" s="2">
-        <v>1673</v>
+        <v>1699</v>
       </c>
       <c r="H4" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Peaky Blinders</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>peakyblinders</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>6968891</v>
+        <v>6907468</v>
       </c>
       <c r="E5" s="2">
-        <v>-594</v>
+        <v>-1153</v>
       </c>
       <c r="F5" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>1245</v>
+        <v>1261</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Bridgerton</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>bridgertonnetflix</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>6142588</v>
+        <v>6085109</v>
       </c>
       <c r="E6" s="2">
-        <v>-1128</v>
+        <v>-786</v>
       </c>
       <c r="F6" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
         <v>1258</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Euphoria</t>
+          <t>Rick and Morty</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>euphoria</t>
+          <t>rickandmorty</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>6068111</v>
+        <v>6076774</v>
       </c>
       <c r="E7" s="2">
-        <v>-1963</v>
+        <v>2569</v>
       </c>
       <c r="F7" s="2">
-        <v>-0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G7" s="2">
-        <v>684</v>
+        <v>1694</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Rick and Morty</t>
+          <t>Euphoria</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>rickandmorty</t>
+          <t>euphoria</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>5997547</v>
+        <v>5976930</v>
       </c>
       <c r="E8" s="2">
-        <v>3084</v>
+        <v>-1459</v>
       </c>
       <c r="F8" s="2">
-        <v>0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="G8" s="2">
-        <v>1672</v>
+        <v>699</v>
       </c>
       <c r="H8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Yellowstone</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>yellowstone</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>3646999</v>
+        <v>3651716</v>
       </c>
       <c r="E9" s="2">
-        <v>-4</v>
+        <v>-1501</v>
       </c>
       <c r="F9" s="2">
-        <v>-0</v>
+        <v>-0.04</v>
       </c>
       <c r="G9" s="2">
-        <v>2236</v>
+        <v>2239</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Squid Game</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>squidgamenetflix</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>3577672</v>
+        <v>3468806</v>
       </c>
       <c r="E10" s="2">
-        <v>-1938</v>
+        <v>-1729</v>
       </c>
       <c r="F10" s="2">
         <v>-0.05</v>
       </c>
       <c r="G10" s="2">
         <v>732</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Wednesday</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>wednesdaynetflix</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>3442254</v>
+        <v>3393351</v>
       </c>
       <c r="E11" s="2">
-        <v>-702</v>
+        <v>-813</v>
       </c>
       <c r="F11" s="2">
         <v>-0.02</v>
       </c>
       <c r="G11" s="2">
         <v>689</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>The Big Bang Theory</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>bigbangtheory</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>3257852</v>
+        <v>3280869</v>
       </c>
       <c r="E12" s="2">
-        <v>1566</v>
+        <v>611</v>
       </c>
       <c r="F12" s="2">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="G12" s="2">
-        <v>1197</v>
+        <v>1238</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>The Boys</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>theboystv</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>3094384</v>
+        <v>3049580</v>
       </c>
       <c r="E13" s="2">
-        <v>-719</v>
+        <v>-661</v>
       </c>
       <c r="F13" s="2">
         <v>-0.02</v>
       </c>
       <c r="G13" s="2">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Sex Education</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>sexeducation</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>2965838</v>
+        <v>2939694</v>
       </c>
       <c r="E14" s="2">
-        <v>-206</v>
+        <v>-494</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G14" s="2">
         <v>664</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Cobra Kai</t>
+          <t>The Office</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>cobrakaiseries</t>
+          <t>theoffice</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>2702934</v>
+        <v>2722674</v>
       </c>
       <c r="E15" s="2">
-        <v>-601</v>
+        <v>256</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>723</v>
+        <v>1041</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>The Office</t>
+          <t>Cobra Kai</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>theoffice</t>
+          <t>cobrakaiseries</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>2697103</v>
+        <v>2666453</v>
       </c>
       <c r="E16" s="2">
-        <v>720</v>
+        <v>-619</v>
       </c>
       <c r="F16" s="2">
-        <v>0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="G16" s="2">
-        <v>1033</v>
+        <v>723</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>The Umbrella Academy</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>umbrellaacad</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>2568434</v>
+        <v>2543648</v>
       </c>
       <c r="E17" s="2">
-        <v>-418</v>
+        <v>-432</v>
       </c>
       <c r="F17" s="2">
         <v>-0.02</v>
       </c>
       <c r="G17" s="2">
         <v>740</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>House of the Dragon</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>houseofthedragonhbo</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>2459879</v>
+        <v>2537225</v>
       </c>
       <c r="E18" s="2">
-        <v>1109</v>
+        <v>-84</v>
       </c>
       <c r="F18" s="2">
-        <v>0.05</v>
+        <v>-0</v>
       </c>
       <c r="G18" s="2">
-        <v>894</v>
+        <v>952</v>
       </c>
       <c r="H18" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>The Walking Dead</t>
+          <t>Breaking Bad</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>thewalkingdead</t>
+          <t>breakingbad</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>2273540</v>
+        <v>2416594</v>
       </c>
       <c r="E19" s="2">
-        <v>-247</v>
+        <v>90</v>
       </c>
       <c r="F19" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G19" s="2">
-        <v>3075</v>
+        <v>302</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>The Simpsons</t>
+          <t>The Walking Dead</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>thesimpsons</t>
+          <t>thewalkingdead</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>2097355</v>
+        <v>2255529</v>
       </c>
       <c r="E20" s="2">
-        <v>367</v>
+        <v>-381</v>
       </c>
       <c r="F20" s="2">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="G20" s="2">
-        <v>1614</v>
+        <v>3075</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Breaking Bad</t>
+          <t>The Simpsons</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>breakingbad</t>
+          <t>thesimpsons</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>1895468</v>
+        <v>2108444</v>
       </c>
       <c r="E21" s="2">
-        <v>-224</v>
+        <v>40</v>
       </c>
       <c r="F21" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G21" s="2">
-        <v>272</v>
+        <v>1655</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>The Last of Us</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>thelastofus</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>1746707</v>
+        <v>1730907</v>
       </c>
       <c r="E22" s="2">
-        <v>-209</v>
+        <v>-176</v>
       </c>
       <c r="F22" s="2">
         <v>-0.01</v>
       </c>
       <c r="G22" s="2">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>The Mandalorian</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>themandalorian</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>1589335</v>
+        <v>1582143</v>
       </c>
       <c r="E23" s="2">
-        <v>-169</v>
+        <v>-61</v>
       </c>
       <c r="F23" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G23" s="2">
-        <v>741</v>
+        <v>782</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>You</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>younetflix</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>1550179</v>
+        <v>1532428</v>
       </c>
       <c r="E24" s="2">
-        <v>-290</v>
+        <v>-335</v>
       </c>
       <c r="F24" s="2">
         <v>-0.02</v>
       </c>
       <c r="G24" s="2">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>The Witcher</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>witchernetflix</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>1443129</v>
+        <v>1429383</v>
       </c>
       <c r="E25" s="2">
-        <v>-178</v>
+        <v>-253</v>
       </c>
       <c r="F25" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G25" s="2">
         <v>55</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Better Call Saul</t>
+          <t>The Handmaid's Tale</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>bettercallsaulamc</t>
+          <t>handmaidsonhulu</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>976311</v>
+        <v>917547</v>
       </c>
       <c r="E26" s="2">
-        <v>-45</v>
+        <v>-35</v>
       </c>
       <c r="F26" s="2">
         <v>-0</v>
       </c>
       <c r="G26" s="2">
-        <v>1997</v>
+        <v>1245</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>The Handmaid's Tale</t>
+          <t>The Crown</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>handmaidsonhulu</t>
+          <t>thecrownnetflix</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>918962</v>
+        <v>735442</v>
       </c>
       <c r="E27" s="2">
-        <v>-32</v>
+        <v>-48</v>
       </c>
       <c r="F27" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>1244</v>
+        <v>413</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>The Crown</t>
+          <t>The White Lotus</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>thecrownnetflix</t>
+          <t>thewhitelotus</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>740358</v>
+        <v>691102</v>
       </c>
       <c r="E28" s="2">
-        <v>-75</v>
+        <v>-33</v>
       </c>
       <c r="F28" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G28" s="2">
-        <v>413</v>
+        <v>613</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>The White Lotus</t>
+          <t>The Bear</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>thewhitelotus</t>
+          <t>thebearfx</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>694490</v>
+        <v>641328</v>
       </c>
       <c r="E29" s="2">
-        <v>-46</v>
+        <v>-51</v>
       </c>
       <c r="F29" s="2">
         <v>-0.01</v>
       </c>
       <c r="G29" s="2">
-        <v>613</v>
+        <v>653</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>The Bear</t>
+          <t>Succession</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>thebearfx</t>
+          <t>succession</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>643787</v>
+        <v>357610</v>
       </c>
       <c r="E30" s="2">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="F30" s="2">
         <v>0.01</v>
       </c>
       <c r="G30" s="2">
-        <v>652</v>
+        <v>459</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Succession</t>
+          <t>Ozark</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>succession</t>
+          <t>ozark</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>358257</v>
+        <v>290404</v>
       </c>
       <c r="E31" s="2">
-        <v>-11</v>
+        <v>-14</v>
       </c>
       <c r="F31" s="2">
         <v>-0</v>
       </c>
       <c r="G31" s="2">
-        <v>458</v>
+        <v>233</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Ozark</t>
+          <t>La Casa de Papel (Money Heist)</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>ozark</t>
+          <t>lacasadepapel_</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>291896</v>
+        <v>152436</v>
       </c>
       <c r="E32" s="2">
-        <v>-18</v>
+        <v>-14</v>
       </c>
       <c r="F32" s="2">
         <v>-0.01</v>
       </c>
       <c r="G32" s="2">
-        <v>233</v>
+        <v>362</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>La Casa de Papel (Money Heist)</t>
+          <t>Severance</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>lacasadepapel_</t>
+          <t>severancetvapple</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>153095</v>
+        <v>4529</v>
       </c>
       <c r="E33" s="2">
-        <v>-11</v>
+        <v>2</v>
       </c>
       <c r="F33" s="2">
-        <v>-0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G33" s="2">
-        <v>362</v>
+        <v>84</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Severance</t>
+          <t>Better Call Saul</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>severancetvapple</t>
-[...15 lines deleted...]
-        <v>0</v>
+          <t>bettercallsaulamc</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>