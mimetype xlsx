--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,753 +161,753 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Netflix</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>netflix</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>41935370</v>
+        <v>42390194</v>
       </c>
       <c r="E2" s="2">
-        <v>5550</v>
+        <v>10212</v>
       </c>
       <c r="F2" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G2" s="2">
-        <v>14435</v>
+        <v>14885</v>
       </c>
       <c r="H2" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>YouTube</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>youtube</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>30401098</v>
+        <v>30446681</v>
       </c>
       <c r="E3" s="2">
-        <v>632</v>
+        <v>-1741</v>
       </c>
       <c r="F3" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>6847</v>
+        <v>7011</v>
       </c>
       <c r="H3" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Spotify</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>spotify</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>14337604</v>
+        <v>14523566</v>
       </c>
       <c r="E4" s="2">
-        <v>3487</v>
+        <v>7475</v>
       </c>
       <c r="F4" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G4" s="2">
-        <v>8438</v>
+        <v>8650</v>
       </c>
       <c r="H4" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Disney+</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>disneyplus</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>7164186</v>
+        <v>7424394</v>
       </c>
       <c r="E5" s="2">
-        <v>4405</v>
+        <v>2623</v>
       </c>
       <c r="F5" s="2">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="G5" s="2">
-        <v>8269</v>
+        <v>8642</v>
       </c>
       <c r="H5" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Amazon Prime Video</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>primevideo</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>6857080</v>
+        <v>7170675</v>
       </c>
       <c r="E6" s="2">
-        <v>6351</v>
+        <v>4071</v>
       </c>
       <c r="F6" s="2">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="G6" s="2">
-        <v>12947</v>
+        <v>13511</v>
       </c>
       <c r="H6" s="2">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Crunchyroll</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>crunchyroll</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>6376083</v>
+        <v>6492043</v>
       </c>
       <c r="E7" s="2">
-        <v>2041</v>
+        <v>1610</v>
       </c>
       <c r="F7" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="2">
-        <v>14431</v>
+        <v>14820</v>
       </c>
       <c r="H7" s="2">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Twitch</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>twitch</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>6029704</v>
+        <v>6026072</v>
       </c>
       <c r="E8" s="2">
-        <v>6</v>
+        <v>-576</v>
       </c>
       <c r="F8" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>4697</v>
+        <v>4784</v>
       </c>
       <c r="H8" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Apple Music</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>applemusic</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>5742378</v>
+        <v>5804066</v>
       </c>
       <c r="E9" s="2">
-        <v>1291</v>
+        <v>2658</v>
       </c>
       <c r="F9" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G9" s="2">
-        <v>2690</v>
+        <v>2873</v>
       </c>
       <c r="H9" s="2">
-        <v>-1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Apple TV+</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>appletv</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>5560875</v>
+        <v>5717112</v>
       </c>
       <c r="E10" s="2">
-        <v>2747</v>
+        <v>3841</v>
       </c>
       <c r="F10" s="2">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="G10" s="2">
-        <v>7053</v>
+        <v>7428</v>
       </c>
       <c r="H10" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Peacock</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>peacock</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>3164711</v>
+        <v>3313204</v>
       </c>
       <c r="E11" s="2">
-        <v>3928</v>
+        <v>1200</v>
       </c>
       <c r="F11" s="2">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="G11" s="2">
-        <v>9404</v>
+        <v>9784</v>
       </c>
       <c r="H11" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Hulu</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hulu</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>3059834</v>
+        <v>3174427</v>
       </c>
       <c r="E12" s="2">
-        <v>4382</v>
+        <v>2257</v>
       </c>
       <c r="F12" s="2">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="G12" s="2">
-        <v>11201</v>
+        <v>11630</v>
       </c>
       <c r="H12" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>YouTube Music</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>youtubemusic</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>2663287</v>
+        <v>2667494</v>
       </c>
       <c r="E13" s="2">
-        <v>279</v>
+        <v>135</v>
       </c>
       <c r="F13" s="2">
         <v>0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>3382</v>
+        <v>3448</v>
       </c>
       <c r="H13" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Paramount+</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>paramountplus</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>2375719</v>
+        <v>2560331</v>
       </c>
       <c r="E14" s="2">
-        <v>3905</v>
+        <v>1158</v>
       </c>
       <c r="F14" s="2">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="G14" s="2">
-        <v>7394</v>
+        <v>8058</v>
       </c>
       <c r="H14" s="2">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Tubi</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>tubi</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>1742458</v>
+        <v>1757035</v>
       </c>
       <c r="E15" s="2">
-        <v>1094</v>
+        <v>292</v>
       </c>
       <c r="F15" s="2">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="G15" s="2">
-        <v>3499</v>
+        <v>3635</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>MUBI</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>mubi</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>1587723</v>
+        <v>1614659</v>
       </c>
       <c r="E16" s="2">
-        <v>615</v>
+        <v>748</v>
       </c>
       <c r="F16" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G16" s="2">
-        <v>13665</v>
+        <v>13865</v>
       </c>
       <c r="H16" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Amazon Music</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>amazonmusic</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>1472146</v>
+        <v>1534150</v>
       </c>
       <c r="E17" s="2">
-        <v>349</v>
+        <v>3122</v>
       </c>
       <c r="F17" s="2">
-        <v>0.02</v>
+        <v>0.2</v>
       </c>
       <c r="G17" s="2">
-        <v>5807</v>
+        <v>5871</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>SoundCloud</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>soundcloud</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>1057524</v>
+        <v>1063792</v>
       </c>
       <c r="E18" s="2">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="F18" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G18" s="2">
-        <v>346</v>
+        <v>457</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Starz</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>starz</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>795625</v>
+        <v>867074</v>
       </c>
       <c r="E19" s="2">
-        <v>1721</v>
+        <v>3066</v>
       </c>
       <c r="F19" s="2">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="G19" s="2">
-        <v>3948</v>
+        <v>4047</v>
       </c>
       <c r="H19" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Tidal</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>tidal</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>752971</v>
+        <v>751375</v>
       </c>
       <c r="E20" s="2">
-        <v>-34</v>
+        <v>-73</v>
       </c>
       <c r="F20" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>6418</v>
+        <v>6439</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>discovery+</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>discoveryplus</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>466522</v>
+        <v>474125</v>
       </c>
       <c r="E21" s="2">
-        <v>229</v>
+        <v>-16</v>
       </c>
       <c r="F21" s="2">
-        <v>0.05</v>
+        <v>-0</v>
       </c>
       <c r="G21" s="2">
-        <v>2276</v>
+        <v>2291</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Pandora</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>pandora</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>463704</v>
+        <v>465044</v>
       </c>
       <c r="E22" s="2">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="F22" s="2">
         <v>0.03</v>
       </c>
       <c r="G22" s="2">
-        <v>6461</v>
+        <v>6569</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>The Roku Channel</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>therokuchannel</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>421540</v>
+        <v>450403</v>
       </c>
       <c r="E23" s="2">
-        <v>182</v>
+        <v>244</v>
       </c>
       <c r="F23" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G23" s="2">
-        <v>2350</v>
+        <v>2418</v>
       </c>
       <c r="H23" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Deezer</t>
+          <t>DAZN</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>deezer</t>
+          <t>dazn</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>351010</v>
+        <v>359925</v>
       </c>
       <c r="E24" s="2">
-        <v>30</v>
+        <v>1130</v>
       </c>
       <c r="F24" s="2">
-        <v>0.01</v>
+        <v>0.31</v>
       </c>
       <c r="G24" s="2">
-        <v>3192</v>
+        <v>15598</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>DAZN</t>
+          <t>Deezer</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>dazn</t>
+          <t>deezer</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>295603</v>
+        <v>353130</v>
       </c>
       <c r="E25" s="2">
-        <v>1510</v>
+        <v>37</v>
       </c>
       <c r="F25" s="2">
-        <v>0.51</v>
+        <v>0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>13237</v>
+        <v>3241</v>
       </c>
       <c r="H25" s="2">
-        <v>53</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>