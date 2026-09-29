--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,987 +161,987 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>tagesschau24</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>tagesschau</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>6886407</v>
+        <v>6974423</v>
       </c>
       <c r="E2" s="2">
-        <v>2647</v>
+        <v>1075</v>
       </c>
       <c r="F2" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G2" s="2">
-        <v>37762</v>
+        <v>38719</v>
       </c>
       <c r="H2" s="2">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>arte</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>arte.tv</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>1291188</v>
+        <v>1330119</v>
       </c>
       <c r="E3" s="2">
         <v>526</v>
       </c>
       <c r="F3" s="2">
         <v>0.04</v>
       </c>
       <c r="G3" s="2">
-        <v>8287</v>
+        <v>8397</v>
       </c>
       <c r="H3" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>ZDFinfo</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>zdfinfo</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>1083402</v>
+        <v>1094709</v>
       </c>
       <c r="E4" s="2">
-        <v>175</v>
+        <v>35</v>
       </c>
       <c r="F4" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G4" s="2">
-        <v>5709</v>
+        <v>5819</v>
       </c>
       <c r="H4" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>WELT</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>welt</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>974100</v>
+        <v>986746</v>
       </c>
       <c r="E5" s="2">
-        <v>93</v>
+        <v>141</v>
       </c>
       <c r="F5" s="2">
         <v>0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>19070</v>
+        <v>19505</v>
       </c>
       <c r="H5" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>ZDF</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>zdf.de</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>704677</v>
+        <v>735206</v>
       </c>
       <c r="E6" s="2">
-        <v>865</v>
+        <v>293</v>
       </c>
       <c r="F6" s="2">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="G6" s="2">
-        <v>6307</v>
+        <v>6421</v>
       </c>
       <c r="H6" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Eurosport</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>eurosportde</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>674854</v>
+        <v>673273</v>
       </c>
       <c r="E7" s="2">
-        <v>-81</v>
+        <v>-101</v>
       </c>
       <c r="F7" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G7" s="2">
-        <v>14551</v>
+        <v>14791</v>
       </c>
       <c r="H7" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>ntv</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>ntv_nachrichten</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>629118</v>
+        <v>658083</v>
       </c>
       <c r="E8" s="2">
-        <v>229</v>
+        <v>537</v>
       </c>
       <c r="F8" s="2">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="G8" s="2">
-        <v>10980</v>
+        <v>11386</v>
       </c>
       <c r="H8" s="2">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>SAT.1</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>sat.1</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>474829</v>
+        <v>482030</v>
       </c>
       <c r="E9" s="2">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="F9" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G9" s="2">
-        <v>15502</v>
+        <v>15834</v>
       </c>
       <c r="H9" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>ProSieben</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>prosieben</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>415636</v>
+        <v>422146</v>
       </c>
       <c r="E10" s="2">
-        <v>173</v>
+        <v>71</v>
       </c>
       <c r="F10" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G10" s="2">
-        <v>16347</v>
+        <v>16702</v>
       </c>
       <c r="H10" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>NDR</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>ndr.de</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>362766</v>
+        <v>383305</v>
       </c>
       <c r="E11" s="2">
-        <v>397</v>
+        <v>311</v>
       </c>
       <c r="F11" s="2">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="G11" s="2">
-        <v>7019</v>
+        <v>7247</v>
       </c>
       <c r="H11" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Bayerischer Rundfunk (BR)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>bayerischer_rundfunk</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>333009</v>
+        <v>345435</v>
       </c>
       <c r="E12" s="2">
-        <v>374</v>
+        <v>130</v>
       </c>
       <c r="F12" s="2">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="G12" s="2">
-        <v>2182</v>
+        <v>2240</v>
       </c>
       <c r="H12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>RTL</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>rtl_de</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>329241</v>
+        <v>337946</v>
       </c>
       <c r="E13" s="2">
-        <v>-15</v>
+        <v>39</v>
       </c>
       <c r="F13" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>8535</v>
+        <v>8763</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>RTLZWEI</t>
+          <t>ZDFneo</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>rtlzwei</t>
+          <t>zdfneo</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>272280</v>
+        <v>280897</v>
       </c>
       <c r="E14" s="2">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="F14" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G14" s="2">
-        <v>5982</v>
+        <v>3685</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>ZDFneo</t>
+          <t>RTLZWEI</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>zdfneo</t>
+          <t>rtlzwei</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>267605</v>
+        <v>275037</v>
       </c>
       <c r="E15" s="2">
-        <v>366</v>
+        <v>10</v>
       </c>
       <c r="F15" s="2">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="G15" s="2">
-        <v>3575</v>
+        <v>5956</v>
       </c>
       <c r="H15" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>WDR</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>wdr</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>200056</v>
+        <v>240924</v>
       </c>
       <c r="E16" s="2">
-        <v>620</v>
+        <v>388</v>
       </c>
       <c r="F16" s="2">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="G16" s="2">
-        <v>2672</v>
+        <v>3007</v>
       </c>
       <c r="H16" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Sky Deutschland</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>skydeutschland</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>197476</v>
+        <v>211166</v>
       </c>
       <c r="E17" s="2">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="F17" s="2">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="G17" s="2">
-        <v>7982</v>
+        <v>8429</v>
       </c>
       <c r="H17" s="2">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>ONE</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>one_ard</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>196946</v>
+        <v>199921</v>
       </c>
       <c r="E18" s="2">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="F18" s="2">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="G18" s="2">
-        <v>5029</v>
+        <v>5083</v>
       </c>
       <c r="H18" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>3sat</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>3sat</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>176928</v>
+        <v>183190</v>
       </c>
       <c r="E19" s="2">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="F19" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G19" s="2">
-        <v>5602</v>
+        <v>5673</v>
       </c>
       <c r="H19" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>DMAX</t>
+          <t>VOX</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>dmax_tv</t>
+          <t>vox</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>169748</v>
+        <v>179263</v>
       </c>
       <c r="E20" s="2">
-        <v>135</v>
+        <v>368</v>
       </c>
       <c r="F20" s="2">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="G20" s="2">
-        <v>3960</v>
+        <v>7625</v>
       </c>
       <c r="H20" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>VOX</t>
+          <t>DMAX</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>vox</t>
+          <t>dmax_tv</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>168228</v>
+        <v>176676</v>
       </c>
       <c r="E21" s="2">
-        <v>80</v>
+        <v>245</v>
       </c>
       <c r="F21" s="2">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="G21" s="2">
-        <v>7452</v>
+        <v>4074</v>
       </c>
       <c r="H21" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>rbb</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>rbb</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>141874</v>
+        <v>147619</v>
       </c>
       <c r="E22" s="2">
-        <v>150</v>
+        <v>58</v>
       </c>
       <c r="F22" s="2">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="G22" s="2">
-        <v>12101</v>
+        <v>12283</v>
       </c>
       <c r="H22" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Comedy Central Deutschland</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>comedycentralde</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>140938</v>
+        <v>141738</v>
       </c>
       <c r="E23" s="2">
-        <v>8</v>
+        <v>-3</v>
       </c>
       <c r="F23" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G23" s="2">
-        <v>4364</v>
+        <v>4410</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>kabel eins</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>kabel_eins</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>94145</v>
+        <v>100362</v>
       </c>
       <c r="E24" s="2">
-        <v>48</v>
+        <v>143</v>
       </c>
       <c r="F24" s="2">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="G24" s="2">
-        <v>10754</v>
+        <v>10882</v>
       </c>
       <c r="H24" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Hessischer Rundfunk (hr)</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hessischerrundfunk</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>91594</v>
+        <v>97488</v>
       </c>
       <c r="E25" s="2">
-        <v>78</v>
+        <v>222</v>
       </c>
       <c r="F25" s="2">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="G25" s="2">
-        <v>2699</v>
+        <v>2770</v>
       </c>
       <c r="H25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>sixx</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>sixxtv</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>90412</v>
+        <v>89906</v>
       </c>
       <c r="E26" s="2">
         <v>-10</v>
       </c>
       <c r="F26" s="2">
         <v>-0.01</v>
       </c>
       <c r="G26" s="2">
         <v>8802</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>phoenix</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>phoenix_de</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>84253</v>
+        <v>87312</v>
       </c>
       <c r="E27" s="2">
+        <v>321</v>
+      </c>
+      <c r="F27" s="2">
+        <v>0.37</v>
+      </c>
+      <c r="G27" s="2">
+        <v>4265</v>
+      </c>
+      <c r="H27" s="2">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>ProSieben MAXX</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>prosiebenmaxx</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>81373</v>
+        <v>81318</v>
       </c>
       <c r="E28" s="2">
-        <v>2</v>
+        <v>-10</v>
       </c>
       <c r="F28" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G28" s="2">
-        <v>7586</v>
+        <v>7624</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>KiKA</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>kikafuerdich</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>41754</v>
+        <v>44489</v>
       </c>
       <c r="E29" s="2">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F29" s="2">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="G29" s="2">
-        <v>1852</v>
+        <v>1894</v>
       </c>
       <c r="H29" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>NITRO</t>
+          <t>MDR</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>nitrotv</t>
+          <t>mdr_mitteldeutscherrundfunk</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>33557</v>
+        <v>34181</v>
       </c>
       <c r="E30" s="2">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F30" s="2">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="G30" s="2">
-        <v>5544</v>
+        <v>2216</v>
       </c>
       <c r="H30" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>MDR</t>
+          <t>NITRO</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>mdr_mitteldeutscherrundfunk</t>
+          <t>nitrotv</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>32237</v>
+        <v>33841</v>
       </c>
       <c r="E31" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F31" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G31" s="2">
-        <v>2187</v>
+        <v>5695</v>
       </c>
       <c r="H31" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>RTL UP</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>rtlup.de</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>18693</v>
+        <v>19473</v>
       </c>
       <c r="E32" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F32" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G32" s="2">
-        <v>2688</v>
+        <v>2712</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>SAT.1 Gold</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>sat1gold</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>6468</v>
+        <v>6439</v>
       </c>
       <c r="E33" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G33" s="2">
         <v>2693</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>