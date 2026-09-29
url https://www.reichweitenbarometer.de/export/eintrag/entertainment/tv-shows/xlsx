--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,867 +161,867 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Joko &amp; Klaas / Das Duell um die Welt</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>jokoundklaas</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>1139704</v>
+        <v>1142210</v>
       </c>
       <c r="E2" s="2">
-        <v>-88</v>
+        <v>-102</v>
       </c>
       <c r="F2" s="2">
         <v>-0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>2976</v>
+        <v>3025</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Germany's Next Topmodel</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>germanysnexttopmodel</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>1030394</v>
+        <v>1022611</v>
       </c>
       <c r="E3" s="2">
-        <v>-141</v>
+        <v>-137</v>
       </c>
       <c r="F3" s="2">
         <v>-0.01</v>
       </c>
       <c r="G3" s="2">
         <v>8271</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Let's Dance</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>letsdance</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>783253</v>
+        <v>776854</v>
       </c>
       <c r="E4" s="2">
-        <v>-111</v>
+        <v>-90</v>
       </c>
       <c r="F4" s="2">
         <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>7810</v>
+        <v>7821</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Ich bin ein Star – Holt mich hier raus! (Dschungelcamp)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ichbineinstar.rtl</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>552979</v>
+        <v>548245</v>
       </c>
       <c r="E5" s="2">
-        <v>-65</v>
+        <v>-41</v>
       </c>
       <c r="F5" s="2">
         <v>-0.01</v>
       </c>
       <c r="G5" s="2">
         <v>3483</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>DSDS – Deutschland sucht den Superstar</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>dsds</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>484301</v>
+        <v>481010</v>
       </c>
       <c r="E6" s="2">
-        <v>-36</v>
+        <v>-41</v>
       </c>
       <c r="F6" s="2">
         <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>6404</v>
+        <v>6406</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>7 vs. Wild</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>7vs.wild</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>431619</v>
+        <v>414172</v>
       </c>
       <c r="E7" s="2">
-        <v>-131</v>
+        <v>-50</v>
       </c>
       <c r="F7" s="2">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Love Island</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>loveisland.de</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>353657</v>
+        <v>355382</v>
       </c>
       <c r="E8" s="2">
-        <v>-60</v>
+        <v>-9</v>
       </c>
       <c r="F8" s="2">
-        <v>-0.02</v>
+        <v>-0</v>
       </c>
       <c r="G8" s="2">
-        <v>2150</v>
+        <v>2182</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Verstehen Sie Spaß?</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>vsspass</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>344995</v>
+        <v>343820</v>
       </c>
       <c r="E9" s="2">
-        <v>42</v>
+        <v>-36</v>
       </c>
       <c r="F9" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>1471</v>
+        <v>1487</v>
       </c>
       <c r="H9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Sing meinen Song – Das Tauschkonzert</t>
+          <t>Die Höhle der Löwen</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>singmeinensong.vox</t>
+          <t>diehoehlederloewen.vox</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>315540</v>
+        <v>326175</v>
       </c>
       <c r="E10" s="2">
-        <v>-22</v>
+        <v>1042</v>
       </c>
       <c r="F10" s="2">
-        <v>-0.01</v>
+        <v>0.32</v>
       </c>
       <c r="G10" s="2">
-        <v>2409</v>
+        <v>1596</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Temptation Island</t>
+          <t>Sing meinen Song – Das Tauschkonzert</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>temptation.island</t>
+          <t>singmeinensong.vox</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>312183</v>
+        <v>313752</v>
       </c>
       <c r="E11" s="2">
-        <v>-47</v>
+        <v>-34</v>
       </c>
       <c r="F11" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>3060</v>
+        <v>2410</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Die Höhle der Löwen</t>
+          <t>The Masked Singer Germany</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>diehoehlederloewen.vox</t>
+          <t>masked.singer.germany</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>312026</v>
+        <v>311652</v>
       </c>
       <c r="E12" s="2">
-        <v>-9</v>
+        <v>646</v>
       </c>
       <c r="F12" s="2">
-        <v>-0</v>
+        <v>0.21</v>
       </c>
       <c r="G12" s="2">
-        <v>1546</v>
+        <v>2904</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>The Masked Singer Germany</t>
+          <t>Temptation Island</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>masked.singer.germany</t>
+          <t>temptation.island</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>308970</v>
+        <v>309167</v>
       </c>
       <c r="E13" s="2">
-        <v>-27</v>
+        <v>-68</v>
       </c>
       <c r="F13" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G13" s="2">
-        <v>2790</v>
+        <v>3060</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Promi Big Brother</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>promibb</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>299546</v>
+        <v>301031</v>
       </c>
       <c r="E14" s="2">
-        <v>-19</v>
+        <v>25</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>3231</v>
+        <v>3315</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Der Bachelor</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>bachelor.rtl</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>291577</v>
+        <v>288936</v>
       </c>
       <c r="E15" s="2">
-        <v>-38</v>
+        <v>-22</v>
       </c>
       <c r="F15" s="2">
         <v>-0.01</v>
       </c>
       <c r="G15" s="2">
         <v>6163</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Das Sommerhaus der Stars</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>dassommerhausderstars.rtl</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>273495</v>
+        <v>282730</v>
       </c>
       <c r="E16" s="2">
-        <v>-29</v>
+        <v>137</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="G16" s="2">
-        <v>2245</v>
+        <v>2311</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Shopping Queen</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>shoppingqueen.vox</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>237826</v>
+        <v>245162</v>
       </c>
       <c r="E17" s="2">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="F17" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>5117</v>
+        <v>5261</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Are You The One?</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>areyoutheone.de</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>210682</v>
+        <v>217408</v>
       </c>
       <c r="E18" s="2">
-        <v>77</v>
+        <v>134</v>
       </c>
       <c r="F18" s="2">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="G18" s="2">
-        <v>2606</v>
+        <v>2734</v>
       </c>
       <c r="H18" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>TV total</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>tvtotal</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>208421</v>
+        <v>213356</v>
       </c>
       <c r="E19" s="2">
-        <v>-36</v>
+        <v>112</v>
       </c>
       <c r="F19" s="2">
-        <v>-0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G19" s="2">
-        <v>2911</v>
+        <v>3015</v>
       </c>
       <c r="H19" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Das perfekte Dinner</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>dasperfektedinner.vox</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>178625</v>
+        <v>180839</v>
       </c>
       <c r="E20" s="2">
-        <v>342</v>
+        <v>189</v>
       </c>
       <c r="F20" s="2">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="G20" s="2">
-        <v>3339</v>
+        <v>3452</v>
       </c>
       <c r="H20" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Bauer sucht Frau</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>bauersuchtfrau.de</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>171959</v>
+        <v>174232</v>
       </c>
       <c r="E21" s="2">
-        <v>-2</v>
+        <v>-29</v>
       </c>
       <c r="F21" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G21" s="2">
-        <v>1452</v>
+        <v>1472</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Kampf der Realitystars</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>kampfderrealitystars</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>146934</v>
+        <v>145552</v>
       </c>
       <c r="E22" s="2">
-        <v>-11</v>
+        <v>-17</v>
       </c>
       <c r="F22" s="2">
         <v>-0.01</v>
       </c>
       <c r="G22" s="2">
         <v>1203</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Das Supertalent</t>
+          <t>Schlag den Star</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>supertalent</t>
+          <t>schlagdenstar</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>137906</v>
+        <v>140081</v>
       </c>
       <c r="E23" s="2">
-        <v>-23</v>
+        <v>48</v>
       </c>
       <c r="F23" s="2">
-        <v>-0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G23" s="2">
-        <v>1885</v>
+        <v>1643</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Schlag den Star</t>
+          <t>Das Supertalent</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>schlagdenstar</t>
+          <t>supertalent</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>134156</v>
+        <v>136771</v>
       </c>
       <c r="E24" s="2">
-        <v>33</v>
+        <v>-19</v>
       </c>
       <c r="F24" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>1600</v>
+        <v>1885</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Grill den Henssler</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>grilldenhenssler_vox</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>114207</v>
+        <v>118983</v>
       </c>
       <c r="E25" s="2">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="F25" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G25" s="2">
-        <v>1756</v>
+        <v>1812</v>
       </c>
       <c r="H25" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Tatort</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>tatort</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>101017</v>
+        <v>103217</v>
       </c>
       <c r="E26" s="2">
-        <v>4</v>
+        <v>68</v>
       </c>
       <c r="F26" s="2">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="G26" s="2">
-        <v>1158</v>
+        <v>1185</v>
       </c>
       <c r="H26" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Ninja Warrior Germany</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>ninja_warrior_germany</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>95883</v>
+        <v>95406</v>
       </c>
       <c r="E27" s="2">
-        <v>-20</v>
+        <v>0</v>
       </c>
       <c r="F27" s="2">
-        <v>-0.02</v>
+        <v>0</v>
       </c>
       <c r="G27" s="2">
-        <v>1688</v>
+        <v>1697</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Wer weiß denn sowas?</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>werweissdennsowas_official</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>65663</v>
+        <v>65546</v>
       </c>
       <c r="E28" s="2">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="F28" s="2">
         <v>-0.01</v>
       </c>
       <c r="G28" s="2">
         <v>2031</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Wer wird Millionär?</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>wwm.rtl</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>4657</v>
+        <v>4760</v>
       </c>
       <c r="E29" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F29" s="2">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G29" s="2">
         <v>401</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>