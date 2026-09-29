--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,630 +161,630 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Supercar Blondie (Alex Hirschi)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>supercarblondie</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>17484419</v>
+        <v>17384415</v>
       </c>
       <c r="E2" s="2">
-        <v>-2017</v>
+        <v>-3032</v>
       </c>
       <c r="F2" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G2" s="2">
-        <v>2792</v>
+        <v>2824</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Mo Vlogs (Mohamed Beiraghdary)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>movlogs</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>5826326</v>
+        <v>5743784</v>
       </c>
       <c r="E3" s="2">
-        <v>-749</v>
+        <v>-2136</v>
       </c>
       <c r="F3" s="2">
-        <v>-0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="G3" s="2">
-        <v>1458</v>
+        <v>1466</v>
       </c>
       <c r="H3" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Manny Khoshbin</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>mannykhoshbin</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>3102935</v>
+        <v>3080965</v>
       </c>
       <c r="E4" s="2">
-        <v>-212</v>
+        <v>-372</v>
       </c>
       <c r="F4" s="2">
         <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>4920</v>
+        <v>4923</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Salomondrin (Alejandro Salomon)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>salomondrin</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>2762946</v>
+        <v>2750521</v>
       </c>
       <c r="E5" s="2">
-        <v>-189</v>
+        <v>-529</v>
       </c>
       <c r="F5" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>3292</v>
+        <v>3296</v>
       </c>
       <c r="H5" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Emelia Hartford</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>ms.emelia</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>2408035</v>
+        <v>2377546</v>
       </c>
       <c r="E6" s="2">
-        <v>-240</v>
+        <v>-466</v>
       </c>
       <c r="F6" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G6" s="2">
-        <v>2006</v>
+        <v>2019</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Alex Choi</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>alex.choi</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>2104416</v>
+        <v>2121718</v>
       </c>
       <c r="E7" s="2">
-        <v>23</v>
+        <v>464</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="2">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Shmee150 (Tim Burton)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>shmee150</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>1995798</v>
+        <v>1994231</v>
       </c>
       <c r="E8" s="2">
-        <v>109</v>
+        <v>-25</v>
       </c>
       <c r="F8" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G8" s="2">
-        <v>11796</v>
+        <v>11831</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>TheStradman (James Condon)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>thestradman</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>1955721</v>
+        <v>1948410</v>
       </c>
       <c r="E9" s="2">
-        <v>317</v>
+        <v>-254</v>
       </c>
       <c r="F9" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>1972</v>
+        <v>1976</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Adam LZ</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>adam_lz</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>1801020</v>
+        <v>1797273</v>
       </c>
       <c r="E10" s="2">
-        <v>206</v>
+        <v>-32</v>
       </c>
       <c r="F10" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>3361</v>
+        <v>3383</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>JP Performance (Jean Pierre Kraemer)</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>jp.performance</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>1411198</v>
+        <v>1447869</v>
       </c>
       <c r="E11" s="2">
-        <v>30</v>
+        <v>-199</v>
       </c>
       <c r="F11" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>4659</v>
+        <v>4687</v>
       </c>
       <c r="H11" s="2">
-        <v>-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Larry Chen</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>larry_chen_foto</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>1361263</v>
+        <v>1375044</v>
       </c>
       <c r="E12" s="2">
-        <v>892</v>
+        <v>78</v>
       </c>
       <c r="F12" s="2">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>9474</v>
+        <v>9596</v>
       </c>
       <c r="H12" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Cleetus McFarland (Garrett Mitchell)</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>cleetusmcfarland</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>1031139</v>
+        <v>1038751</v>
       </c>
       <c r="E13" s="2">
-        <v>32</v>
+        <v>2057</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="G13" s="2">
-        <v>2345</v>
+        <v>2420</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Chris Harris</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>harrismonkey</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>944689</v>
+        <v>948993</v>
       </c>
       <c r="E14" s="2">
-        <v>651</v>
+        <v>36</v>
       </c>
       <c r="F14" s="2">
-        <v>0.07</v>
+        <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>2123</v>
+        <v>2168</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Vehicle Virgins (Parker Nirenstein)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>vehiclevirgins</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>795364</v>
+        <v>791356</v>
       </c>
       <c r="E15" s="2">
-        <v>769</v>
+        <v>-36</v>
       </c>
       <c r="F15" s="2">
-        <v>0.1</v>
+        <v>-0</v>
       </c>
       <c r="G15" s="2">
-        <v>3628</v>
+        <v>3633</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Daniel Abt</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>daniel_abt</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>519636</v>
+        <v>521102</v>
       </c>
       <c r="E16" s="2">
-        <v>-43</v>
+        <v>-11</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G16" s="2">
-        <v>675</v>
+        <v>686</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Doug DeMuro</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>dougdemuro</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>498135</v>
+        <v>498187</v>
       </c>
       <c r="E17" s="2">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F17" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>2280</v>
+        <v>2287</v>
       </c>
       <c r="H17" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Rob Dahm</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>robdahm</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>428288</v>
+        <v>426754</v>
       </c>
       <c r="E18" s="2">
-        <v>-11</v>
+        <v>-15</v>
       </c>
       <c r="F18" s="2">
         <v>-0</v>
       </c>
       <c r="G18" s="2">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Seen Through Glass (Sam)</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>seenthroughglass</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>350740</v>
+        <v>351253</v>
       </c>
       <c r="E19" s="2">
-        <v>20</v>
+        <v>-13</v>
       </c>
       <c r="F19" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G19" s="2">
-        <v>4138</v>
+        <v>4158</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Sidney Hoffmann</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>sidneyhoffmann</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>287013</v>
+        <v>290146</v>
       </c>
       <c r="E20" s="2">
-        <v>8</v>
+        <v>-42</v>
       </c>
       <c r="F20" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>2833</v>
+        <v>2855</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Marchettino (Marco)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>marchettino</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>185030</v>
+        <v>185857</v>
       </c>
       <c r="E21" s="2">
-        <v>30</v>
+        <v>-7</v>
       </c>
       <c r="F21" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G21" s="2">
-        <v>2345</v>
+        <v>2356</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>