--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,720 +161,720 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Bretman Rock</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>bretmanrock</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>19051599</v>
+        <v>19029485</v>
       </c>
       <c r="E2" s="2">
-        <v>-4127</v>
+        <v>-721</v>
       </c>
       <c r="F2" s="2">
-        <v>-0.02</v>
+        <v>-0</v>
       </c>
       <c r="G2" s="2">
-        <v>2051</v>
+        <v>2065</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>James Charles</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>jamescharles</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>18788711</v>
+        <v>18667664</v>
       </c>
       <c r="E3" s="2">
-        <v>-5256</v>
+        <v>-2757</v>
       </c>
       <c r="F3" s="2">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>1412</v>
+        <v>1427</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>NikkieTutorials (Nikkie de Jager)</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>nikkietutorials</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>18587591</v>
+        <v>18566716</v>
       </c>
       <c r="E4" s="2">
-        <v>-201</v>
+        <v>-1497</v>
       </c>
       <c r="F4" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>2997</v>
+        <v>3007</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Mario Dedivanovic (MakeupByMario)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>makeupbymario</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>13857403</v>
+        <v>13884420</v>
       </c>
       <c r="E5" s="2">
-        <v>359</v>
+        <v>737</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>10259</v>
+        <v>10313</v>
       </c>
       <c r="H5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Jeffree Star</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>jeffreestar</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>12787014</v>
+        <v>12740705</v>
       </c>
       <c r="E6" s="2">
-        <v>-731</v>
+        <v>-1563</v>
       </c>
       <c r="F6" s="2">
         <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>6284</v>
+        <v>6294</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Jaclyn Hill</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>jaclynhill</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>8259091</v>
+        <v>8231514</v>
       </c>
       <c r="E7" s="2">
-        <v>-301</v>
+        <v>-762</v>
       </c>
       <c r="F7" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>1977</v>
+        <v>1986</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Nikita Dragun</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>nikitadragun</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>7389100</v>
+        <v>7328620</v>
       </c>
       <c r="E8" s="2">
-        <v>-390</v>
+        <v>-4331</v>
       </c>
       <c r="F8" s="2">
-        <v>-0.01</v>
+        <v>-0.06</v>
       </c>
       <c r="G8" s="2">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Negin Mirsalehi</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>negin_mirsalehi</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>6915730</v>
+        <v>6904986</v>
       </c>
       <c r="E9" s="2">
-        <v>-470</v>
+        <v>516</v>
       </c>
       <c r="F9" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>8061</v>
+        <v>8071</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Pat McGrath</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>patmcgrathreal</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>5873030</v>
+        <v>5840444</v>
       </c>
       <c r="E10" s="2">
-        <v>-34</v>
+        <v>-4920</v>
       </c>
       <c r="F10" s="2">
-        <v>-0</v>
+        <v>-0.08</v>
       </c>
       <c r="G10" s="2">
-        <v>13137</v>
+        <v>13173</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Huda Kattan</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>huda</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>5371148</v>
+        <v>5516326</v>
       </c>
       <c r="E11" s="2">
-        <v>1411</v>
+        <v>330</v>
       </c>
       <c r="F11" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Carli Bybel</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>carlibel</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>4577216</v>
+        <v>4559152</v>
       </c>
       <c r="E12" s="2">
-        <v>-54</v>
+        <v>-1002</v>
       </c>
       <c r="F12" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G12" s="2">
-        <v>2816</v>
+        <v>2849</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Patrick Starrr</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>patrickstarrr</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>4157746</v>
+        <v>4156336</v>
       </c>
       <c r="E13" s="2">
-        <v>41</v>
+        <v>-358</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>3926</v>
+        <v>3952</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Desi Perkins</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>desiperkins</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>4052066</v>
+        <v>4052801</v>
       </c>
       <c r="E14" s="2">
-        <v>-56</v>
+        <v>-182</v>
       </c>
       <c r="F14" s="2">
         <v>-0</v>
       </c>
       <c r="G14" s="2">
-        <v>3311</v>
+        <v>3334</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Manny Mua (Manny Gutierrez)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>mannymua733</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>3765820</v>
+        <v>3759237</v>
       </c>
       <c r="E15" s="2">
-        <v>-144</v>
+        <v>1243</v>
       </c>
       <c r="F15" s="2">
-        <v>-0</v>
+        <v>0.03</v>
       </c>
       <c r="G15" s="2">
-        <v>2941</v>
+        <v>2965</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Shayla Mitchell (Makeupshayla)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>makeupshayla</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>3365359</v>
+        <v>3360587</v>
       </c>
       <c r="E16" s="2">
-        <v>347</v>
+        <v>-168</v>
       </c>
       <c r="F16" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>4325</v>
+        <v>4343</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Tati Westbrook</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>glamlifeguru</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>2083334</v>
+        <v>2079632</v>
       </c>
       <c r="E17" s="2">
-        <v>-39</v>
+        <v>-136</v>
       </c>
       <c r="F17" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>1369</v>
+        <v>1381</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Lisa Eldridge</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>lisaeldridgemakeup</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>2047507</v>
+        <v>2051797</v>
       </c>
       <c r="E18" s="2">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F18" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G18" s="2">
-        <v>4150</v>
+        <v>4167</v>
       </c>
       <c r="H18" s="2">
         <v>-1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Jackie Aina</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>jackieaina</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>1951052</v>
+        <v>1949777</v>
       </c>
       <c r="E19" s="2">
-        <v>-180</v>
+        <v>-225</v>
       </c>
       <c r="F19" s="2">
         <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>5283</v>
+        <v>5304</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Katie Jane Hughes</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>katiejanehughes</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>1075803</v>
+        <v>1089673</v>
       </c>
       <c r="E20" s="2">
-        <v>383</v>
+        <v>164</v>
       </c>
       <c r="F20" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G20" s="2">
-        <v>1857</v>
+        <v>1891</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Chloe Morello</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>chloemorello</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>1064756</v>
+        <v>1059464</v>
       </c>
       <c r="E21" s="2">
-        <v>-58</v>
+        <v>-120</v>
       </c>
       <c r="F21" s="2">
         <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>6039</v>
+        <v>6065</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Zoella (Zoe Sugg)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>zoella</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>971491</v>
+        <v>968292</v>
       </c>
       <c r="E22" s="2">
-        <v>-31</v>
+        <v>-56</v>
       </c>
       <c r="F22" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G22" s="2">
         <v>2918</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Hyram Yarbro</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hyram</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>718661</v>
+        <v>711152</v>
       </c>
       <c r="E23" s="2">
-        <v>-95</v>
+        <v>-83</v>
       </c>
       <c r="F23" s="2">
         <v>-0.01</v>
       </c>
       <c r="G23" s="2">
         <v>321</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Wayne Goss</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>gossmakeupartist</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>691369</v>
+        <v>700109</v>
       </c>
       <c r="E24" s="2">
-        <v>37</v>
+        <v>200</v>
       </c>
       <c r="F24" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G24" s="2">
-        <v>3561</v>
+        <v>3576</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>