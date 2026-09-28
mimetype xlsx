--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,600 +161,600 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Younes Zarou</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>youneszarou</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>25984581</v>
+        <v>26082896</v>
       </c>
       <c r="E2" s="2">
-        <v>-534</v>
+        <v>18112</v>
       </c>
       <c r="F2" s="2">
-        <v>-0</v>
+        <v>0.07</v>
       </c>
       <c r="G2" s="2">
-        <v>2375</v>
+        <v>2408</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Heidi Klum</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>heidiklum</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>12611779</v>
+        <v>12634485</v>
       </c>
       <c r="E3" s="2">
-        <v>-39</v>
+        <v>-1396</v>
       </c>
       <c r="F3" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>9663</v>
+        <v>9814</v>
       </c>
       <c r="H3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Pamela Reif</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>pamela_rf</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>8733435</v>
+        <v>8690895</v>
       </c>
       <c r="E4" s="2">
-        <v>-286</v>
+        <v>-1083</v>
       </c>
       <c r="F4" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>2669</v>
+        <v>2690</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Bianca "Bibi" Heinicke</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>biancaheinicke</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>7767758</v>
+        <v>7738999</v>
       </c>
       <c r="E5" s="2">
-        <v>-433</v>
+        <v>-647</v>
       </c>
       <c r="F5" s="2">
         <v>-0.01</v>
       </c>
       <c r="G5" s="2">
         <v>403</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Dagi Bee</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>dagibee</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>6527687</v>
+        <v>6517640</v>
       </c>
       <c r="E6" s="2">
-        <v>87</v>
+        <v>-460</v>
       </c>
       <c r="F6" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>1892</v>
+        <v>1899</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Shirin David</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>shirindavid</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>6457269</v>
+        <v>6452627</v>
       </c>
       <c r="E7" s="2">
-        <v>-76</v>
+        <v>-280</v>
       </c>
       <c r="F7" s="2">
         <v>-0</v>
       </c>
       <c r="G7" s="2">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Julian Claßen (Julienco)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>julienco_</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>6087938</v>
+        <v>6078899</v>
       </c>
       <c r="E8" s="2">
-        <v>-102</v>
+        <v>-415</v>
       </c>
       <c r="F8" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>395</v>
+        <v>368</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Stefanie Giesinger</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>stefaniegiesinger</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>4904743</v>
+        <v>4892549</v>
       </c>
       <c r="E9" s="2">
-        <v>-152</v>
+        <v>-445</v>
       </c>
       <c r="F9" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>1098</v>
+        <v>1091</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Julien Bam</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>julienbam</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>4822858</v>
+        <v>4811738</v>
       </c>
       <c r="E10" s="2">
-        <v>-101</v>
+        <v>-292</v>
       </c>
       <c r="F10" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Leonie Hanne</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>leoniehanne</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>4736373</v>
+        <v>4729112</v>
       </c>
       <c r="E11" s="2">
-        <v>-303</v>
+        <v>-114</v>
       </c>
       <c r="F11" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G11" s="2">
-        <v>5395</v>
+        <v>5438</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Caro Daur</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>carodaur</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>4497471</v>
+        <v>4481517</v>
       </c>
       <c r="E12" s="2">
-        <v>-130</v>
+        <v>-180</v>
       </c>
       <c r="F12" s="2">
         <v>-0</v>
       </c>
       <c r="G12" s="2">
-        <v>4787</v>
+        <v>4814</v>
       </c>
       <c r="H12" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Lena Gercke</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>lenagercke</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>3320263</v>
+        <v>3314465</v>
       </c>
       <c r="E13" s="2">
-        <v>-2</v>
+        <v>-447</v>
       </c>
       <c r="F13" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>3688</v>
+        <v>3723</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Paluten</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>paluten</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>2277765</v>
+        <v>2270981</v>
       </c>
       <c r="E14" s="2">
-        <v>34</v>
+        <v>-137</v>
       </c>
       <c r="F14" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G14" s="2">
         <v>203</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Xenia Adonts</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>xeniaadonts</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>2066588</v>
+        <v>2057042</v>
       </c>
       <c r="E15" s="2">
-        <v>-61</v>
+        <v>-238</v>
       </c>
       <c r="F15" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>5679</v>
+        <v>5698</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Farina Opoku (Novalanalove)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>farinaopoku</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>1964025</v>
+        <v>1957469</v>
       </c>
       <c r="E16" s="2">
-        <v>-107</v>
+        <v>-263</v>
       </c>
       <c r="F16" s="2">
         <v>-0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>6374</v>
+        <v>6412</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Sophia Thiel</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>sophia.thiel</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>1305847</v>
+        <v>1299305</v>
       </c>
       <c r="E17" s="2">
-        <v>-100</v>
+        <v>-79</v>
       </c>
       <c r="F17" s="2">
         <v>-0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Gronkh</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>gronkh</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>894616</v>
+        <v>893201</v>
       </c>
       <c r="E18" s="2">
-        <v>-37</v>
+        <v>-23</v>
       </c>
       <c r="F18" s="2">
         <v>-0</v>
       </c>
       <c r="G18" s="2">
         <v>237</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Cathy Hummels</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>cathyhummels</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>659925</v>
+        <v>661238</v>
       </c>
       <c r="E19" s="2">
-        <v>-123</v>
+        <v>-60</v>
       </c>
       <c r="F19" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>6166</v>
+        <v>6239</v>
       </c>
       <c r="H19" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Riccardo Simonetti</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>riccardosimonetti</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>553562</v>
+        <v>552413</v>
       </c>
       <c r="E20" s="2">
-        <v>-36</v>
+        <v>-61</v>
       </c>
       <c r="F20" s="2">
         <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>9960</v>
+        <v>10008</v>
       </c>
       <c r="H20" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>