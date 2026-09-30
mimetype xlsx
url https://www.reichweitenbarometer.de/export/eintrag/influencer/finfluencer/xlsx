--- v0 (2026-08-14)
+++ v1 (2026-09-30)
@@ -161,390 +161,390 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Immo Tommy (Tommy Primorac)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>immo.tommy</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>810625</v>
+        <v>808444</v>
       </c>
       <c r="E2" s="2">
-        <v>-18</v>
+        <v>-25</v>
       </c>
       <c r="F2" s="2">
         <v>-0</v>
       </c>
       <c r="G2" s="2">
-        <v>2887</v>
+        <v>3013</v>
       </c>
       <c r="H2" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Finanzfluss (Thomas Kehl)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>finanzfluss</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>704636</v>
+        <v>716156</v>
       </c>
       <c r="E3" s="2">
-        <v>260</v>
+        <v>169</v>
       </c>
       <c r="F3" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G3" s="2">
-        <v>3988</v>
+        <v>4181</v>
       </c>
       <c r="H3" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Professor Finanzen (Ibo Ahmiane)</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>professorfinanzen</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>676262</v>
+        <v>678489</v>
       </c>
       <c r="E4" s="2">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>2094</v>
+        <v>2197</v>
       </c>
       <c r="H4" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Finanzen mit Ercan (Ercan Avci)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>finanzenmitercan</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>519460</v>
+        <v>520321</v>
       </c>
       <c r="E5" s="2">
-        <v>-40</v>
+        <v>14</v>
       </c>
       <c r="F5" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G5" s="2">
-        <v>3362</v>
+        <v>2489</v>
       </c>
       <c r="H5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Bodo Schäfer</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>bodoschaefer</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>488205</v>
+        <v>487057</v>
       </c>
       <c r="E6" s="2">
-        <v>30</v>
+        <v>-42</v>
       </c>
       <c r="F6" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>6717</v>
+        <v>6779</v>
       </c>
       <c r="H6" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Finanztip</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>finanztip</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>481354</v>
+        <v>485242</v>
       </c>
       <c r="E7" s="2">
-        <v>90</v>
+        <v>-10</v>
       </c>
       <c r="F7" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G7" s="2">
-        <v>4236</v>
+        <v>4375</v>
       </c>
       <c r="H7" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Madame Moneypenny (Natascha Wegelin)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>madamemoneypenny</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>312779</v>
+        <v>316161</v>
       </c>
       <c r="E8" s="2">
-        <v>68</v>
+        <v>-15</v>
       </c>
       <c r="F8" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G8" s="2">
-        <v>2884</v>
+        <v>2936</v>
       </c>
       <c r="H8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Hedgefonds Henning (Niklas Schwab)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hedgefonds.henning</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>298254</v>
+        <v>297977</v>
       </c>
       <c r="E9" s="2">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="F9" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G9" s="2">
-        <v>1684</v>
+        <v>1707</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>InvestScience</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>invest_science</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>224159</v>
+        <v>224942</v>
       </c>
       <c r="E10" s="2">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="F10" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G10" s="2">
-        <v>924</v>
+        <v>806</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Aktien mit Kopf (Kolja Barghoorn)</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>aktienmitkopf</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>135823</v>
+        <v>136117</v>
       </c>
       <c r="E11" s="2">
-        <v>17</v>
+        <v>-21</v>
       </c>
       <c r="F11" s="2">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G11" s="2">
-        <v>2590</v>
+        <v>2616</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Mario Lochner</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>mister.mario</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>100519</v>
+        <v>100727</v>
       </c>
       <c r="E12" s="2">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="F12" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>1562</v>
+        <v>1592</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Finanzguru</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>finanzguru</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>48781</v>
+        <v>50449</v>
       </c>
       <c r="E13" s="2">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F13" s="2">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="G13" s="2">
-        <v>713</v>
+        <v>750</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>