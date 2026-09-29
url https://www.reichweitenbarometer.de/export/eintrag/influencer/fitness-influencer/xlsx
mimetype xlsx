--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,813 +161,813 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Chris Bumstead</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>cbum</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>25751846</v>
+        <v>25970827</v>
       </c>
       <c r="E2" s="2">
-        <v>28</v>
+        <v>9345</v>
       </c>
       <c r="F2" s="2">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="G2" s="2">
-        <v>2445</v>
+        <v>2462</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Vladimir Shmondenko (Anatoly)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>vladimirshmondenko</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>24695462</v>
+        <v>24484711</v>
       </c>
       <c r="E3" s="2">
-        <v>-3347</v>
+        <v>-4383</v>
       </c>
       <c r="F3" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G3" s="2">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="H3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Tibo InShape</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>tiboinshape</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>16958642</v>
+        <v>16766013</v>
       </c>
       <c r="E4" s="2">
-        <v>-2169</v>
+        <v>-3367</v>
       </c>
       <c r="F4" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G4" s="2">
-        <v>6914</v>
+        <v>6975</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Kayla Itsines</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>kayla_itsines</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>15382791</v>
+        <v>15367204</v>
       </c>
       <c r="E5" s="2">
-        <v>9</v>
+        <v>1332</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>9026</v>
+        <v>9079</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Michelle Lewin</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>michelle_lewin</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>14978317</v>
+        <v>14925973</v>
       </c>
       <c r="E6" s="2">
-        <v>-593</v>
+        <v>-1249</v>
       </c>
       <c r="F6" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>1802</v>
+        <v>1812</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Yanet Garcia</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>iamyanetgarcia</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>13271168</v>
+        <v>13295516</v>
       </c>
       <c r="E7" s="2">
-        <v>249</v>
+        <v>-1703</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>3046</v>
+        <v>3063</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Jen Selter</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>jenselter</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>12875009</v>
+        <v>12832915</v>
       </c>
       <c r="E8" s="2">
-        <v>-380</v>
+        <v>-1004</v>
       </c>
       <c r="F8" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>3097</v>
+        <v>3116</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Pamela Reif</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>pamela_rf</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>8733435</v>
+        <v>8690895</v>
       </c>
       <c r="E9" s="2">
-        <v>-286</v>
+        <v>-1083</v>
       </c>
       <c r="F9" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>2669</v>
+        <v>2690</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Simeon Panda</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>simeonpanda</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>7521330</v>
+        <v>7481625</v>
       </c>
       <c r="E10" s="2">
-        <v>-484</v>
+        <v>-741</v>
       </c>
       <c r="F10" s="2">
         <v>-0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>9144</v>
+        <v>9179</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Kai Greene</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>kaigreene</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>6775895</v>
+        <v>6744305</v>
       </c>
       <c r="E11" s="2">
-        <v>-451</v>
+        <v>-738</v>
       </c>
       <c r="F11" s="2">
         <v>-0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>4043</v>
+        <v>4070</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Lazar Angelov</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>lazar_angelov_official</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>5812510</v>
+        <v>5783868</v>
       </c>
       <c r="E12" s="2">
-        <v>-320</v>
+        <v>-668</v>
       </c>
       <c r="F12" s="2">
         <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>2362</v>
+        <v>2368</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Larry Wheels</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>larrywheels</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>5323581</v>
+        <v>5268882</v>
       </c>
       <c r="E13" s="2">
-        <v>-503</v>
+        <v>-1975</v>
       </c>
       <c r="F13" s="2">
-        <v>-0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="G13" s="2">
-        <v>3063</v>
+        <v>3290</v>
       </c>
       <c r="H13" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Joe Wicks (The Body Coach)</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>thebodycoach</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>4697788</v>
+        <v>4689024</v>
       </c>
       <c r="E14" s="2">
-        <v>-54</v>
+        <v>-269</v>
       </c>
       <c r="F14" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>12804</v>
+        <v>12884</v>
       </c>
       <c r="H14" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Whitney Simmons</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>whitneyysimmons</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>4033654</v>
+        <v>4018143</v>
       </c>
       <c r="E15" s="2">
-        <v>-200</v>
+        <v>-205</v>
       </c>
       <c r="F15" s="2">
         <v>-0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Krissy Cela</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>krissycela</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>3253839</v>
+        <v>3255851</v>
       </c>
       <c r="E16" s="2">
-        <v>-420</v>
+        <v>-201</v>
       </c>
       <c r="F16" s="2">
         <v>-0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>2673</v>
+        <v>2683</v>
       </c>
       <c r="H16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Cassey Ho (Blogilates)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>blogilates</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>3165626</v>
+        <v>3154208</v>
       </c>
       <c r="E17" s="2">
-        <v>-224</v>
+        <v>-368</v>
       </c>
       <c r="F17" s="2">
         <v>-0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>6407</v>
+        <v>6423</v>
       </c>
       <c r="H17" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Massy Arias</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>massy.arias</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>3113001</v>
+        <v>3120326</v>
       </c>
       <c r="E18" s="2">
-        <v>156</v>
+        <v>-112</v>
       </c>
       <c r="F18" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G18" s="2">
-        <v>4729</v>
+        <v>4743</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Kelsey Wells</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>kelseywells</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>2921790</v>
+        <v>2903590</v>
       </c>
       <c r="E19" s="2">
-        <v>-771</v>
+        <v>-685</v>
       </c>
       <c r="F19" s="2">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="G19" s="2">
-        <v>5360</v>
+        <v>5368</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Demi Bagby</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>demibagby</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>2659504</v>
+        <v>2648264</v>
       </c>
       <c r="E20" s="2">
-        <v>-90</v>
+        <v>-190</v>
       </c>
       <c r="F20" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>2525</v>
+        <v>2565</v>
       </c>
       <c r="H20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Alexia Clark</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>alexia_clark</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>2643146</v>
+        <v>2637758</v>
       </c>
       <c r="E21" s="2">
-        <v>239</v>
+        <v>-318</v>
       </c>
       <c r="F21" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>7229</v>
+        <v>7286</v>
       </c>
       <c r="H21" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Emily Skye</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>emilyskyefit</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>2521370</v>
+        <v>2511114</v>
       </c>
       <c r="E22" s="2">
-        <v>-115</v>
+        <v>-306</v>
       </c>
       <c r="F22" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G22" s="2">
-        <v>3599</v>
+        <v>3607</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Steve Cook</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>stevecook</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>1982977</v>
+        <v>1972779</v>
       </c>
       <c r="E23" s="2">
-        <v>-171</v>
+        <v>-105</v>
       </c>
       <c r="F23" s="2">
         <v>-0.01</v>
       </c>
       <c r="G23" s="2">
-        <v>3713</v>
+        <v>3718</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Sophia Thiel</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>sophia.thiel</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>1305847</v>
+        <v>1299305</v>
       </c>
       <c r="E24" s="2">
-        <v>-100</v>
+        <v>-79</v>
       </c>
       <c r="F24" s="2">
         <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Bradley Martyn</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>bradley_martyn</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>874020</v>
+        <v>865879</v>
       </c>
       <c r="E25" s="2">
-        <v>-137</v>
+        <v>-158</v>
       </c>
       <c r="F25" s="2">
         <v>-0.02</v>
       </c>
       <c r="G25" s="2">
         <v>2898</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Dylan Werner</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>dylanwerneryoga</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>774918</v>
+        <v>772633</v>
       </c>
       <c r="E26" s="2">
-        <v>-62</v>
+        <v>-48</v>
       </c>
       <c r="F26" s="2">
         <v>-0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Zac Perna</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>zacperna</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>502829</v>
+        <v>499028</v>
       </c>
       <c r="E27" s="2">
-        <v>-80</v>
+        <v>-64</v>
       </c>
       <c r="F27" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>2864</v>
+        <v>2882</v>
       </c>
       <c r="H27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>