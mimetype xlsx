--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,690 +161,690 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Burak Özdemir (CZN Burak)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>cznburak</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>51196969</v>
+        <v>51014958</v>
       </c>
       <c r="E2" s="2">
-        <v>1176</v>
+        <v>-28451</v>
       </c>
       <c r="F2" s="2">
-        <v>0</v>
+        <v>-0.06</v>
       </c>
       <c r="G2" s="2">
-        <v>2639</v>
+        <v>2682</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Tasty</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>buzzfeedtasty</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>43177605</v>
+        <v>43035653</v>
       </c>
       <c r="E3" s="2">
-        <v>-1653</v>
+        <v>-5563</v>
       </c>
       <c r="F3" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>18788</v>
+        <v>19091</v>
       </c>
       <c r="H3" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Gordon Ramsay</t>
+          <t>Jordan Howlett</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>gordongram</t>
+          <t>jordan_the_stallion8</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>19455550</v>
+        <v>19862151</v>
       </c>
       <c r="E4" s="2">
-        <v>-483</v>
+        <v>4642</v>
       </c>
       <c r="F4" s="2">
-        <v>-0</v>
+        <v>0.02</v>
       </c>
       <c r="G4" s="2">
-        <v>7204</v>
+        <v>1759</v>
       </c>
       <c r="H4" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Jordan Howlett</t>
+          <t>Gordon Ramsay</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>jordan_the_stallion8</t>
+          <t>gordongram</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>19207013</v>
+        <v>19491182</v>
       </c>
       <c r="E5" s="2">
-        <v>8219</v>
+        <v>-331</v>
       </c>
       <c r="F5" s="2">
-        <v>0.04</v>
+        <v>-0</v>
       </c>
       <c r="G5" s="2">
-        <v>1716</v>
+        <v>7275</v>
       </c>
       <c r="H5" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Jamie Oliver</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>jamieoliver</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>10578651</v>
+        <v>10581953</v>
       </c>
       <c r="E6" s="2">
-        <v>-308</v>
+        <v>-485</v>
       </c>
       <c r="F6" s="2">
         <v>-0</v>
       </c>
       <c r="G6" s="2">
-        <v>11561</v>
+        <v>11627</v>
       </c>
       <c r="H6" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Nadia Caterina Munno (The Pasta Queen)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>the_pastaqueen</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>7213423</v>
+        <v>7346930</v>
       </c>
       <c r="E7" s="2">
-        <v>2801</v>
+        <v>1094</v>
       </c>
       <c r="F7" s="2">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>1781</v>
+        <v>1827</v>
       </c>
       <c r="H7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Carleigh Bodrug (Plant You)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>plantyou</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>5785893</v>
+        <v>5921239</v>
       </c>
       <c r="E8" s="2">
-        <v>473</v>
+        <v>698</v>
       </c>
       <c r="F8" s="2">
         <v>0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>2132</v>
+        <v>2170</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Tieghan Gerard (Half Baked Harvest)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>halfbakedharvest</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>5376416</v>
+        <v>5360279</v>
       </c>
       <c r="E9" s="2">
-        <v>-163</v>
+        <v>-148</v>
       </c>
       <c r="F9" s="2">
         <v>-0</v>
       </c>
       <c r="G9" s="2">
-        <v>5666</v>
+        <v>5717</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Yumna Jawad (Feel Good Foodie)</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>feelgoodfoodie</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>4823326</v>
+        <v>4813472</v>
       </c>
       <c r="E10" s="2">
-        <v>-81</v>
+        <v>-264</v>
       </c>
       <c r="F10" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>3519</v>
+        <v>3545</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Tabitha Brown</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>iamtabithabrown</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>4513330</v>
+        <v>4521680</v>
       </c>
       <c r="E11" s="2">
-        <v>178</v>
+        <v>791</v>
       </c>
       <c r="F11" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G11" s="2">
-        <v>11600</v>
+        <v>11751</v>
       </c>
       <c r="H11" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Nick DiGiovanni</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>nick.digiovanni</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>4407897</v>
+        <v>4488827</v>
       </c>
       <c r="E12" s="2">
-        <v>1421</v>
+        <v>4904</v>
       </c>
       <c r="F12" s="2">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="G12" s="2">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Rosanna Pansino</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>rosannapansino</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>4240145</v>
+        <v>4234495</v>
       </c>
       <c r="E13" s="2">
-        <v>-208</v>
+        <v>-109</v>
       </c>
       <c r="F13" s="2">
         <v>-0</v>
       </c>
       <c r="G13" s="2">
-        <v>3830</v>
+        <v>3795</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Irick Wiggins (Ketosnackz)</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>ketosnackz</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>3950300</v>
+        <v>3962815</v>
       </c>
       <c r="E14" s="2">
-        <v>195</v>
+        <v>548</v>
       </c>
       <c r="F14" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>3876</v>
+        <v>3914</v>
       </c>
       <c r="H14" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Maya Leinenbach (Fitgreenmind)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>fitgreenmind</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>3939400</v>
+        <v>3925128</v>
       </c>
       <c r="E15" s="2">
-        <v>-366</v>
+        <v>-252</v>
       </c>
       <c r="F15" s="2">
         <v>-0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>1408</v>
+        <v>1426</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Jonathan Cheban (Foodgod)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>foodgod</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>3611833</v>
+        <v>3599297</v>
       </c>
       <c r="E16" s="2">
-        <v>-66</v>
+        <v>-356</v>
       </c>
       <c r="F16" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>4591</v>
+        <v>4601</v>
       </c>
       <c r="H16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Nigella Lawson</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>nigellalawson</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>3162080</v>
+        <v>3198272</v>
       </c>
       <c r="E17" s="2">
-        <v>-28</v>
+        <v>3485</v>
       </c>
       <c r="F17" s="2">
-        <v>-0</v>
+        <v>0.11</v>
       </c>
       <c r="G17" s="2">
-        <v>8464</v>
+        <v>8558</v>
       </c>
       <c r="H17" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Ella Mills (Deliciously Ella)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>deliciouslyella</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>2456562</v>
+        <v>2447950</v>
       </c>
       <c r="E18" s="2">
-        <v>-173</v>
+        <v>-180</v>
       </c>
       <c r="F18" s="2">
         <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>6596</v>
+        <v>6642</v>
       </c>
       <c r="H18" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Joshua Weissman</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>joshuaweissman</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>2407653</v>
+        <v>2429340</v>
       </c>
       <c r="E19" s="2">
-        <v>1453</v>
+        <v>-38</v>
       </c>
       <c r="F19" s="2">
-        <v>0.06</v>
+        <v>-0</v>
       </c>
       <c r="G19" s="2">
-        <v>3317</v>
+        <v>3324</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Sam Schnur (The Naughty Fork)</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>thenaughtyfork</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>2388580</v>
+        <v>2398008</v>
       </c>
       <c r="E20" s="2">
-        <v>150</v>
+        <v>-223</v>
       </c>
       <c r="F20" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>5295</v>
+        <v>5332</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Matty Matheson</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>mattymatheson</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>2170216</v>
+        <v>2179085</v>
       </c>
       <c r="E21" s="2">
-        <v>175</v>
+        <v>-195</v>
       </c>
       <c r="F21" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>3005</v>
+        <v>3013</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Andrew Rea (Binging with Babish)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>bingingwithbabish</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>1131780</v>
+        <v>1130648</v>
       </c>
       <c r="E22" s="2">
-        <v>50</v>
+        <v>-144</v>
       </c>
       <c r="F22" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G22" s="2">
-        <v>1588</v>
+        <v>1603</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Emmymade (Emmy Cho)</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>emmymade</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>348044</v>
+        <v>347671</v>
       </c>
       <c r="E23" s="2">
-        <v>1</v>
+        <v>-17</v>
       </c>
       <c r="F23" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G23" s="2">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>