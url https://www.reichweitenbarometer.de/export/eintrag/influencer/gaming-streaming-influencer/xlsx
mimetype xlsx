--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,1161 +161,1161 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>MrBeast (Jimmy Donaldson)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>mrbeast</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>88207803</v>
+        <v>89544444</v>
       </c>
       <c r="E2" s="2">
-        <v>19120</v>
+        <v>35533</v>
       </c>
       <c r="F2" s="2">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G2" s="2">
-        <v>494</v>
+        <v>515</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>PewDiePie (Felix Kjellberg)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>pewdiepie</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>19363737</v>
+        <v>19314016</v>
       </c>
       <c r="E3" s="2">
-        <v>-1063</v>
+        <v>-1298</v>
       </c>
       <c r="F3" s="2">
         <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>ElRubius (Rubén Doblas)</t>
+          <t>Kai Cenat</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>elrubiuswtf</t>
+          <t>kaicenat</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>17424937</v>
+        <v>17471433</v>
       </c>
       <c r="E4" s="2">
-        <v>7469</v>
+        <v>-2283</v>
       </c>
       <c r="F4" s="2">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>669</v>
+        <v>22</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Kai Cenat</t>
+          <t>ElRubius (Rubén Doblas)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>kaicenat</t>
+          <t>elrubiuswtf</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>17263483</v>
+        <v>17398892</v>
       </c>
       <c r="E5" s="2">
-        <v>4909</v>
+        <v>-2055</v>
       </c>
       <c r="F5" s="2">
-        <v>0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>17</v>
+        <v>670</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>AuronPlay (Raúl Álvarez)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>auronplay</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>16659199</v>
+        <v>16679597</v>
       </c>
       <c r="E6" s="2">
-        <v>309</v>
+        <v>-680</v>
       </c>
       <c r="F6" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G6" s="2">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Ibai Llanos</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ibaillanos</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>16334138</v>
+        <v>16580244</v>
       </c>
       <c r="E7" s="2">
-        <v>1213</v>
+        <v>2701</v>
       </c>
       <c r="F7" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="2">
-        <v>344</v>
+        <v>368</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>KSI (JJ Olatunji)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>ksi</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>12992728</v>
+        <v>12952463</v>
       </c>
       <c r="E8" s="2">
-        <v>2162</v>
+        <v>-3147</v>
       </c>
       <c r="F8" s="2">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="G8" s="2">
         <v>397</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Markiplier (Mark Fischbach)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>markiplier</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>12540561</v>
+        <v>12553387</v>
       </c>
       <c r="E9" s="2">
-        <v>523</v>
+        <v>2693</v>
       </c>
       <c r="F9" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G9" s="2">
-        <v>1147</v>
+        <v>1156</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Ninja (Tyler Blevins)</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>ninja</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>11446289</v>
+        <v>11387559</v>
       </c>
       <c r="E10" s="2">
-        <v>-1561</v>
+        <v>-857</v>
       </c>
       <c r="F10" s="2">
         <v>-0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>2533</v>
+        <v>2540</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Jacksepticeye (Seán McLoughlin)</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>jacksepticeye</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>8075576</v>
+        <v>8052148</v>
       </c>
       <c r="E11" s="2">
-        <v>-123</v>
+        <v>-261</v>
       </c>
       <c r="F11" s="2">
         <v>-0</v>
       </c>
       <c r="G11" s="2">
         <v>1188</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>TheGrefg (David Cánovas)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>thegrefg</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>7622755</v>
+        <v>7655583</v>
       </c>
       <c r="E12" s="2">
-        <v>5164</v>
+        <v>769</v>
       </c>
       <c r="F12" s="2">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>1413</v>
+        <v>1446</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>FaZe Rug (Brian Awadis)</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>fazerug</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>7363202</v>
+        <v>7397673</v>
       </c>
       <c r="E13" s="2">
-        <v>2618</v>
+        <v>5296</v>
       </c>
       <c r="F13" s="2">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="G13" s="2">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="H13" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Total Gaming (Ajay)</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>totalgaming_official</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>7355466</v>
+        <v>7341497</v>
       </c>
       <c r="E14" s="2">
-        <v>-1698</v>
+        <v>-2489</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="G14" s="2">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Miniminter (Simon Minter)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>miniminter</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>6090178</v>
+        <v>6062105</v>
       </c>
       <c r="E15" s="2">
-        <v>-94</v>
+        <v>-1010</v>
       </c>
       <c r="F15" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G15" s="2">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>SSSniperWolf (Alia Shelesh)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>sssniperwolf</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>5075736</v>
+        <v>5051003</v>
       </c>
       <c r="E16" s="2">
-        <v>-316</v>
+        <v>-1261</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="G16" s="2">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Mongraal (Kyle Jackson)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>mongraal</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>4089418</v>
+        <v>4049128</v>
       </c>
       <c r="E17" s="2">
-        <v>-672</v>
+        <v>-811</v>
       </c>
       <c r="F17" s="2">
         <v>-0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Tfue (Turner Tenney)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>tfue</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>4001309</v>
+        <v>3975444</v>
       </c>
       <c r="E18" s="2">
-        <v>-210</v>
+        <v>-622</v>
       </c>
       <c r="F18" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G18" s="2">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Bugha (Kyle Giersdorf)</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>bugha</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>4000633</v>
+        <v>3972283</v>
       </c>
       <c r="E19" s="2">
-        <v>-351</v>
+        <v>-516</v>
       </c>
       <c r="F19" s="2">
         <v>-0.01</v>
       </c>
       <c r="G19" s="2">
         <v>587</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>DanTDM (Daniel Middleton)</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>dantdm</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>3770415</v>
+        <v>3862738</v>
       </c>
       <c r="E20" s="2">
-        <v>959</v>
+        <v>-93</v>
       </c>
       <c r="F20" s="2">
-        <v>0.03</v>
+        <v>-0</v>
       </c>
       <c r="G20" s="2">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Nick Eh 30 (Nick Amyoony)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>nickeh30</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>3655290</v>
+        <v>3632717</v>
       </c>
       <c r="E21" s="2">
-        <v>-264</v>
+        <v>-863</v>
       </c>
       <c r="F21" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G21" s="2">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="H21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>TimTheTatman (Tim Betar)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>timthetatman</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>3353543</v>
+        <v>3344243</v>
       </c>
       <c r="E22" s="2">
-        <v>-180</v>
+        <v>625</v>
       </c>
       <c r="F22" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G22" s="2">
-        <v>1493</v>
+        <v>1538</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>DrLupo (Ben Lupo)</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>drlupo</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>3263028</v>
+        <v>3246659</v>
       </c>
       <c r="E23" s="2">
-        <v>-226</v>
+        <v>-421</v>
       </c>
       <c r="F23" s="2">
         <v>-0.01</v>
       </c>
       <c r="G23" s="2">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Valkyrae (Rachell Hofstetter)</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>valkyrae</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>3187443</v>
+        <v>3166953</v>
       </c>
       <c r="E24" s="2">
-        <v>-257</v>
+        <v>-450</v>
       </c>
       <c r="F24" s="2">
         <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>TommyInnit (Thomas Simons)</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>tommyinnit</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>3010404</v>
+        <v>2993381</v>
       </c>
       <c r="E25" s="2">
-        <v>-430</v>
+        <v>-391</v>
       </c>
       <c r="F25" s="2">
         <v>-0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Nickmercs (Nick Kolcheff)</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>nickmercs</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>2392717</v>
+        <v>2390291</v>
       </c>
       <c r="E26" s="2">
-        <v>94</v>
+        <v>-253</v>
       </c>
       <c r="F26" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>1038</v>
+        <v>1059</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Ali-A (Alastair Aiken)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>alia</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>2040509</v>
+        <v>2037092</v>
       </c>
       <c r="E27" s="2">
-        <v>-59</v>
+        <v>-122</v>
       </c>
       <c r="F27" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>1305</v>
+        <v>1357</v>
       </c>
       <c r="H27" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>CouRageJD (Jack Dunlop)</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>couragejd</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>1588241</v>
+        <v>1576614</v>
       </c>
       <c r="E28" s="2">
-        <v>-229</v>
+        <v>-165</v>
       </c>
       <c r="F28" s="2">
         <v>-0.01</v>
       </c>
       <c r="G28" s="2">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Lachlan (Lachlan Power)</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>lachlan</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>1499561</v>
+        <v>1495011</v>
       </c>
       <c r="E29" s="2">
-        <v>-190</v>
+        <v>-144</v>
       </c>
       <c r="F29" s="2">
         <v>-0.01</v>
       </c>
       <c r="G29" s="2">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Shroud (Michael Grzesiek)</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>shroud</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>1249734</v>
+        <v>1247887</v>
       </c>
       <c r="E30" s="2">
-        <v>120</v>
+        <v>-43</v>
       </c>
       <c r="F30" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G30" s="2">
-        <v>398</v>
+        <v>419</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Ludwig Ahgren</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>ludwigahgren</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>1219844</v>
+        <v>1236551</v>
       </c>
       <c r="E31" s="2">
-        <v>1277</v>
+        <v>-179</v>
       </c>
       <c r="F31" s="2">
-        <v>0.1</v>
+        <v>-0.01</v>
       </c>
       <c r="G31" s="2">
-        <v>449</v>
+        <v>371</v>
       </c>
       <c r="H31" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>LilyPichu (Lily Ki)</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>lilypichu</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>1083371</v>
+        <v>1085949</v>
       </c>
       <c r="E32" s="2">
-        <v>639</v>
+        <v>-85</v>
       </c>
       <c r="F32" s="2">
-        <v>0.06</v>
+        <v>-0.01</v>
       </c>
       <c r="G32" s="2">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Dr Disrespect (Guy Beahm)</t>
+          <t>Loserfruit (Kathleen Belsten)</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>drdisrespect</t>
+          <t>loserfruit</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>1081114</v>
+        <v>1077265</v>
       </c>
       <c r="E33" s="2">
-        <v>-149</v>
+        <v>-58</v>
       </c>
       <c r="F33" s="2">
         <v>-0.01</v>
       </c>
       <c r="G33" s="2">
-        <v>256</v>
+        <v>1373</v>
       </c>
       <c r="H33" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Loserfruit (Kathleen Belsten)</t>
+          <t>Dr Disrespect (Guy Beahm)</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>loserfruit</t>
+          <t>drdisrespect</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>1061018</v>
+        <v>1072149</v>
       </c>
       <c r="E34" s="2">
-        <v>209</v>
+        <v>-268</v>
       </c>
       <c r="F34" s="2">
-        <v>0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="G34" s="2">
-        <v>1361</v>
+        <v>256</v>
       </c>
       <c r="H34" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Amouranth (Kaitlyn Siragusa)</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>amouranth</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>843225</v>
+        <v>843696</v>
       </c>
       <c r="E35" s="2">
-        <v>11</v>
+        <v>-50</v>
       </c>
       <c r="F35" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G35" s="2">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Disguised Toast (Jeremy Wang)</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>disguisedtoast</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>773750</v>
+        <v>766515</v>
       </c>
       <c r="E36" s="2">
-        <v>-134</v>
+        <v>-91</v>
       </c>
       <c r="F36" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G36" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Sykkuno</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>sykkuno</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>729265</v>
+        <v>718110</v>
       </c>
       <c r="E37" s="2">
-        <v>-123</v>
+        <v>-179</v>
       </c>
       <c r="F37" s="2">
         <v>-0.02</v>
       </c>
       <c r="G37" s="2">
         <v>91</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>xQc (Félix Lengyel)</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>xqcow1</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>585218</v>
+        <v>584067</v>
       </c>
       <c r="E38" s="2">
-        <v>74</v>
+        <v>-462</v>
       </c>
       <c r="F38" s="2">
-        <v>0.01</v>
+        <v>-0.08</v>
       </c>
       <c r="G38" s="2">
         <v>83</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Fresh (Harry Lewis)</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>fresh</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>12246</v>
+        <v>12209</v>
       </c>
       <c r="E39" s="2">
         <v>0</v>
       </c>
       <c r="F39" s="2">
         <v>0</v>
       </c>
       <c r="G39" s="2">
         <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>