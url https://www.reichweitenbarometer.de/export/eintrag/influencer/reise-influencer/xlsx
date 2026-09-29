--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,843 +161,843 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Chris Burkard</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>chrisburkard</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>3792565</v>
+        <v>3784162</v>
       </c>
       <c r="E2" s="2">
-        <v>-148</v>
+        <v>-240</v>
       </c>
       <c r="F2" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>5189</v>
+        <v>5225</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>The Bucket List Family</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>thebucketlistfamily</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>3187881</v>
+        <v>3210760</v>
       </c>
       <c r="E3" s="2">
-        <v>252</v>
+        <v>-12</v>
       </c>
       <c r="F3" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G3" s="2">
-        <v>3004</v>
+        <v>3023</v>
       </c>
       <c r="H3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Murad Osmann</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>muradosmann</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>3071000</v>
+        <v>3055230</v>
       </c>
       <c r="E4" s="2">
-        <v>-159</v>
+        <v>-215</v>
       </c>
       <c r="F4" s="2">
         <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Jennifer Tuffen (izkiz)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>izkiz</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>2532446</v>
+        <v>2527070</v>
       </c>
       <c r="E5" s="2">
-        <v>-89</v>
+        <v>-167</v>
       </c>
       <c r="F5" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>2239</v>
+        <v>2269</v>
       </c>
       <c r="H5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Daniel Kordan</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>danielkordan</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>2380787</v>
+        <v>2378962</v>
       </c>
       <c r="E6" s="2">
-        <v>-68</v>
+        <v>-43</v>
       </c>
       <c r="F6" s="2">
         <v>-0</v>
       </c>
       <c r="G6" s="2">
-        <v>3422</v>
+        <v>3454</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Jack Morris</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>jackmorris</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>2276795</v>
+        <v>2266438</v>
       </c>
       <c r="E7" s="2">
-        <v>-89</v>
+        <v>-275</v>
       </c>
       <c r="F7" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Lauren Bullen</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>gypsea_lust</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>1892815</v>
+        <v>1883971</v>
       </c>
       <c r="E8" s="2">
-        <v>-35</v>
+        <v>-302</v>
       </c>
       <c r="F8" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G8" s="2">
-        <v>2368</v>
+        <v>2367</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Alex Strohl</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>alexstrohl</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>1852486</v>
+        <v>1844736</v>
       </c>
       <c r="E9" s="2">
-        <v>-13</v>
+        <v>-643</v>
       </c>
       <c r="F9" s="2">
-        <v>-0</v>
+        <v>-0.03</v>
       </c>
       <c r="G9" s="2">
-        <v>3115</v>
+        <v>3122</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Sam Kolder</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>samkolder</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>1587669</v>
+        <v>1590600</v>
       </c>
       <c r="E10" s="2">
-        <v>39</v>
+        <v>-24</v>
       </c>
       <c r="F10" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Yvonne Pferrer</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>yvonnepferrer</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>1557604</v>
+        <v>1553083</v>
       </c>
       <c r="E11" s="2">
-        <v>1089</v>
+        <v>-158</v>
       </c>
       <c r="F11" s="2">
-        <v>0.07</v>
+        <v>-0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>3204</v>
+        <v>3223</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Drew Binsky</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>drewbinsky</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>1436764</v>
+        <v>1491309</v>
       </c>
       <c r="E12" s="2">
-        <v>224</v>
+        <v>686</v>
       </c>
       <c r="F12" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G12" s="2">
-        <v>3053</v>
+        <v>3071</v>
       </c>
       <c r="H12" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Louis Cole (FunForLouis)</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>louiscole</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>948624</v>
+        <v>945639</v>
       </c>
       <c r="E13" s="2">
-        <v>-76</v>
+        <v>-57</v>
       </c>
       <c r="F13" s="2">
         <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>2421</v>
+        <v>2425</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Jess Dales (Jess Wandering)</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>jess.wandering</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>910748</v>
+        <v>910075</v>
       </c>
       <c r="E14" s="2">
-        <v>-275</v>
+        <v>39</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.03</v>
+        <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Nataly Osmann</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>natalyosmann</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>872815</v>
+        <v>871210</v>
       </c>
       <c r="E15" s="2">
-        <v>4</v>
+        <v>-50</v>
       </c>
       <c r="F15" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>3694</v>
+        <v>3714</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Angie Villa</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>missangievilla</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>592095</v>
+        <v>589521</v>
       </c>
       <c r="E16" s="2">
-        <v>-11</v>
+        <v>-81</v>
       </c>
       <c r="F16" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>1790</v>
+        <v>1810</v>
       </c>
       <c r="H16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Kiersten Rich (The Blonde Abroad)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>theblondeabroad</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>501226</v>
+        <v>502665</v>
       </c>
       <c r="E17" s="2">
-        <v>-22</v>
+        <v>-27</v>
       </c>
       <c r="F17" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>2808</v>
+        <v>2831</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Sorelle Amore</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>sorelleamore</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>493098</v>
+        <v>490105</v>
       </c>
       <c r="E18" s="2">
-        <v>-26</v>
+        <v>-52</v>
       </c>
       <c r="F18" s="2">
         <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>1122</v>
+        <v>1151</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Brooke Saward (World of Wanderlust)</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>worldwanderlust</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>487328</v>
+        <v>485676</v>
       </c>
       <c r="E19" s="2">
-        <v>-32</v>
+        <v>-10</v>
       </c>
       <c r="F19" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G19" s="2">
         <v>1240</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Eric Stoen (Travel Babbo)</t>
+          <t>Loïc Lagarde</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>travelbabbo</t>
+          <t>loic.lagarde</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>363364</v>
+        <v>394022</v>
       </c>
       <c r="E20" s="2">
-        <v>-44</v>
+        <v>440</v>
       </c>
       <c r="F20" s="2">
-        <v>-0.01</v>
+        <v>0.11</v>
       </c>
       <c r="G20" s="2">
-        <v>2307</v>
+        <v>2430</v>
       </c>
       <c r="H20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Johan Lolos</t>
+          <t>Eric Stoen (Travel Babbo)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>johanlolos</t>
+          <t>travelbabbo</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>360940</v>
+        <v>359812</v>
       </c>
       <c r="E21" s="2">
-        <v>-98</v>
+        <v>-53</v>
       </c>
       <c r="F21" s="2">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>2495</v>
+        <v>2310</v>
       </c>
       <c r="H21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Lauren Bath</t>
+          <t>Johan Lolos</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>laurenepbath</t>
+          <t>johanlolos</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>337919</v>
+        <v>359585</v>
       </c>
       <c r="E22" s="2">
-        <v>-18</v>
+        <v>-30</v>
       </c>
       <c r="F22" s="2">
         <v>-0.01</v>
       </c>
       <c r="G22" s="2">
-        <v>6016</v>
+        <v>2496</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Loïc Lagarde</t>
+          <t>Lauren Bath</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>loic.lagarde</t>
+          <t>laurenepbath</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>337546</v>
+        <v>337135</v>
       </c>
       <c r="E23" s="2">
-        <v>81</v>
+        <v>-9</v>
       </c>
       <c r="F23" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G23" s="2">
-        <v>2391</v>
+        <v>6017</v>
       </c>
       <c r="H23" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Mike Corey (Fearless &amp; Far)</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>fearlessandfar</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>265807</v>
+        <v>267617</v>
       </c>
       <c r="E24" s="2">
-        <v>-12</v>
+        <v>103</v>
       </c>
       <c r="F24" s="2">
-        <v>-0</v>
+        <v>0.04</v>
       </c>
       <c r="G24" s="2">
-        <v>540</v>
+        <v>580</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Nomadic Matt (Matt Kepnes)</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>nomadicmatt</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>162063</v>
+        <v>163395</v>
       </c>
       <c r="E25" s="2">
-        <v>-21</v>
+        <v>9</v>
       </c>
       <c r="F25" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>1966</v>
+        <v>1979</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Matt Karsten (Expert Vagabond)</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>expertvagabond</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>127568</v>
+        <v>127199</v>
       </c>
       <c r="E26" s="2">
-        <v>-10</v>
+        <v>-7</v>
       </c>
       <c r="F26" s="2">
         <v>-0.01</v>
       </c>
       <c r="G26" s="2">
         <v>964</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Christina Haisfield (Jetset Christina)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>jetsetchristina</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>117219</v>
+        <v>117274</v>
       </c>
       <c r="E27" s="2">
-        <v>-7</v>
+        <v>6</v>
       </c>
       <c r="F27" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>1544</v>
+        <v>1553</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Nadine Sykora (Hey Nadine)</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>heynadine</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>90285</v>
+        <v>89796</v>
       </c>
       <c r="E28" s="2">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="F28" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G28" s="2">
-        <v>1832</v>
+        <v>1840</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>