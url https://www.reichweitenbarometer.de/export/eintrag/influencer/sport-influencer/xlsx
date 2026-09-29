--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,633 +161,633 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Younes Zarou</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>youneszarou</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>25984581</v>
+        <v>26082896</v>
       </c>
       <c r="E2" s="2">
-        <v>-534</v>
+        <v>18112</v>
       </c>
       <c r="F2" s="2">
-        <v>-0</v>
+        <v>0.07</v>
       </c>
       <c r="G2" s="2">
-        <v>2375</v>
+        <v>2408</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Chris Bumstead</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>cbum</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>25751846</v>
+        <v>25970827</v>
       </c>
       <c r="E3" s="2">
-        <v>28</v>
+        <v>9345</v>
       </c>
       <c r="F3" s="2">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="G3" s="2">
-        <v>2445</v>
+        <v>2462</v>
       </c>
       <c r="H3" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Kayla Itsines</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>kayla_itsines</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>15382791</v>
+        <v>15367204</v>
       </c>
       <c r="E4" s="2">
-        <v>9</v>
+        <v>1332</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>9026</v>
+        <v>9079</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Michelle Lewin</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>michelle_lewin</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>14978317</v>
+        <v>14925973</v>
       </c>
       <c r="E5" s="2">
-        <v>-593</v>
+        <v>-1249</v>
       </c>
       <c r="F5" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>1802</v>
+        <v>1812</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Pamela Reif</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>pamela_rf</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>8733435</v>
+        <v>8690895</v>
       </c>
       <c r="E6" s="2">
-        <v>-286</v>
+        <v>-1083</v>
       </c>
       <c r="F6" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>2669</v>
+        <v>2690</v>
       </c>
       <c r="H6" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Ulisses Williams (Ulissesworld)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ulissesworld</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>7973343</v>
+        <v>7929073</v>
       </c>
       <c r="E7" s="2">
-        <v>-747</v>
+        <v>-813</v>
       </c>
       <c r="F7" s="2">
         <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>7557</v>
+        <v>7581</v>
       </c>
       <c r="H7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Simeon Panda</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>simeonpanda</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>7521330</v>
+        <v>7481625</v>
       </c>
       <c r="E8" s="2">
-        <v>-484</v>
+        <v>-741</v>
       </c>
       <c r="F8" s="2">
         <v>-0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>9144</v>
+        <v>9179</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>David Laid</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>davidlaid</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>5895493</v>
+        <v>6004635</v>
       </c>
       <c r="E9" s="2">
-        <v>347</v>
+        <v>3365</v>
       </c>
       <c r="F9" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G9" s="2">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Lazar Angelov</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>lazar_angelov_official</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>5812510</v>
+        <v>5783868</v>
       </c>
       <c r="E10" s="2">
-        <v>-320</v>
+        <v>-668</v>
       </c>
       <c r="F10" s="2">
         <v>-0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>2362</v>
+        <v>2368</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Alica Schmidt</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>alicasmd</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>5273098</v>
+        <v>5215437</v>
       </c>
       <c r="E11" s="2">
-        <v>-775</v>
+        <v>-1654</v>
       </c>
       <c r="F11" s="2">
-        <v>-0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="G11" s="2">
-        <v>994</v>
+        <v>1008</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Jeff Nippard</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>jeffnippard</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>4059443</v>
+        <v>4098608</v>
       </c>
       <c r="E12" s="2">
-        <v>214</v>
+        <v>305</v>
       </c>
       <c r="F12" s="2">
         <v>0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>2578</v>
+        <v>2570</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Whitney Simmons</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>whitneyysimmons</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>4033654</v>
+        <v>4018143</v>
       </c>
       <c r="E13" s="2">
-        <v>-200</v>
+        <v>-205</v>
       </c>
       <c r="F13" s="2">
         <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Bradley Martyn</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>bradleymartyn</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>4026542</v>
+        <v>4000625</v>
       </c>
       <c r="E14" s="2">
-        <v>-282</v>
+        <v>-584</v>
       </c>
       <c r="F14" s="2">
         <v>-0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Krissy Cela</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>krissycela</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>3253839</v>
+        <v>3255851</v>
       </c>
       <c r="E15" s="2">
-        <v>-420</v>
+        <v>-201</v>
       </c>
       <c r="F15" s="2">
         <v>-0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>2673</v>
+        <v>2683</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Chloe Ting</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>chloe_t</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>2327221</v>
+        <v>2311258</v>
       </c>
       <c r="E16" s="2">
-        <v>-235</v>
+        <v>-2399</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.01</v>
+        <v>-0.1</v>
       </c>
       <c r="G16" s="2">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Steve Cook</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>stevecook</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>1982977</v>
+        <v>1972779</v>
       </c>
       <c r="E17" s="2">
-        <v>-171</v>
+        <v>-105</v>
       </c>
       <c r="F17" s="2">
         <v>-0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>3713</v>
+        <v>3718</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Sophia Thiel</t>
+          <t>Sami Slimani</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>sophia.thiel</t>
+          <t>samislimani</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>1305847</v>
+        <v>1301186</v>
       </c>
       <c r="E18" s="2">
-        <v>-100</v>
+        <v>-51</v>
       </c>
       <c r="F18" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G18" s="2">
-        <v>1750</v>
+        <v>1199</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Sami Slimani</t>
+          <t>Sophia Thiel</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>samislimani</t>
+          <t>sophia.thiel</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>1304286</v>
+        <v>1299305</v>
       </c>
       <c r="E19" s="2">
-        <v>-55</v>
+        <v>-79</v>
       </c>
       <c r="F19" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>1195</v>
+        <v>1757</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Flying Uwe</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>flyinguwe</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>956818</v>
+        <v>937276</v>
       </c>
       <c r="E20" s="2">
-        <v>-76</v>
+        <v>21</v>
       </c>
       <c r="F20" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G20" s="2">
-        <v>3722</v>
+        <v>3793</v>
       </c>
       <c r="H20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Sascha Huber</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>sascha_huber_official</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>692851</v>
+        <v>688680</v>
       </c>
       <c r="E21" s="2">
-        <v>-41</v>
+        <v>-48</v>
       </c>
       <c r="F21" s="2">
         <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>731</v>
+        <v>762</v>
       </c>
       <c r="H21" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>