--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,273 +161,273 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>OBI</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>obi_baumarkt_</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>356940</v>
+        <v>358171</v>
       </c>
       <c r="E2" s="2">
-        <v>280</v>
+        <v>40</v>
       </c>
       <c r="F2" s="2">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>1793</v>
+        <v>1817</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Bauhaus</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>bauhausdeutschland</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>210549</v>
+        <v>221399</v>
       </c>
       <c r="E3" s="2">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="F3" s="2">
         <v>0.03</v>
       </c>
       <c r="G3" s="2">
-        <v>3287</v>
+        <v>3348</v>
       </c>
       <c r="H3" s="2">
-        <v>1</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Globus Baumarkt</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>globus.baumarkt</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>105435</v>
+        <v>107833</v>
       </c>
       <c r="E4" s="2">
-        <v>18</v>
+        <v>-7</v>
       </c>
       <c r="F4" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>1817</v>
+        <v>1856</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Hornbach</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hornbach_de</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>74968</v>
+        <v>76705</v>
       </c>
       <c r="E5" s="2">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="F5" s="2">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="G5" s="2">
-        <v>2222</v>
+        <v>2280</v>
       </c>
       <c r="H5" s="2">
-        <v>2</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>toom Baumarkt</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>toombaumarkt</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>69811</v>
+        <v>71750</v>
       </c>
       <c r="E6" s="2">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="F6" s="2">
-        <v>0.01</v>
+        <v>0.11</v>
       </c>
       <c r="G6" s="2">
-        <v>2119</v>
+        <v>2151</v>
       </c>
       <c r="H6" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Jumbo</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>jumbo.schweiz</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>37918</v>
+        <v>38498</v>
       </c>
       <c r="E7" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F7" s="2">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="G7" s="2">
-        <v>701</v>
+        <v>722</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Hellweg</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hellweg.profi.baumaerkte</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>11094</v>
+        <v>10985</v>
       </c>
       <c r="E8" s="2">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="F8" s="2">
-        <v>0.05</v>
+        <v>-0.05</v>
       </c>
       <c r="G8" s="2">
-        <v>817</v>
+        <v>2</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Bauking</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>bauking_gmbh</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>5905</v>
+        <v>6034</v>
       </c>
       <c r="E9" s="2">
         <v>1</v>
       </c>
       <c r="F9" s="2">
         <v>0.02</v>
       </c>
       <c r="G9" s="2">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>