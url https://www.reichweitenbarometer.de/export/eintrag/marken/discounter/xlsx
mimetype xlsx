--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,861 +161,861 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Primark</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>primark</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>11386656</v>
+        <v>11454267</v>
       </c>
       <c r="E2" s="2">
-        <v>680</v>
+        <v>1153</v>
       </c>
       <c r="F2" s="2">
         <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>18823</v>
+        <v>18921</v>
       </c>
       <c r="H2" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>dm-drogerie markt</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>dm_deutschland</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>2091200</v>
+        <v>2123551</v>
       </c>
       <c r="E3" s="2">
-        <v>258</v>
+        <v>694</v>
       </c>
       <c r="F3" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G3" s="2">
-        <v>3417</v>
+        <v>3472</v>
       </c>
       <c r="H3" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>ROSSMANN</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>mein_rossmann</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>1013821</v>
+        <v>1029004</v>
       </c>
       <c r="E4" s="2">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="F4" s="2">
         <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>4021</v>
+        <v>4096</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Lidl</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>lidlde</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>923167</v>
+        <v>943592</v>
       </c>
       <c r="E5" s="2">
-        <v>316</v>
+        <v>347</v>
       </c>
       <c r="F5" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G5" s="2">
-        <v>5786</v>
+        <v>5943</v>
       </c>
       <c r="H5" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Action</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>action.deutschland</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>873934</v>
+        <v>902904</v>
       </c>
       <c r="E6" s="2">
-        <v>617</v>
+        <v>433</v>
       </c>
       <c r="F6" s="2">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="G6" s="2">
-        <v>2473</v>
+        <v>2534</v>
       </c>
       <c r="H6" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>ALDI SÜD</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>aldisuedde</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>653840</v>
+        <v>669276</v>
       </c>
       <c r="E7" s="2">
-        <v>111</v>
+        <v>464</v>
       </c>
       <c r="F7" s="2">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="G7" s="2">
-        <v>4166</v>
+        <v>4268</v>
       </c>
       <c r="H7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Ernsting's family</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>ernstingsfamily</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>506813</v>
+        <v>534128</v>
       </c>
       <c r="E8" s="2">
-        <v>125</v>
+        <v>380</v>
       </c>
       <c r="F8" s="2">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="G8" s="2">
-        <v>3415</v>
+        <v>2534</v>
       </c>
       <c r="H8" s="2">
-        <v>1</v>
+        <v>-54</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>KiK</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>kik.de</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>485223</v>
+        <v>514399</v>
       </c>
       <c r="E9" s="2">
-        <v>826</v>
+        <v>128</v>
       </c>
       <c r="F9" s="2">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="G9" s="2">
-        <v>4060</v>
+        <v>4162</v>
       </c>
       <c r="H9" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Müller</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>mueller_deutschland</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>450112</v>
+        <v>455417</v>
       </c>
       <c r="E10" s="2">
-        <v>128</v>
+        <v>241</v>
       </c>
       <c r="F10" s="2">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="G10" s="2">
-        <v>3547</v>
+        <v>3614</v>
       </c>
       <c r="H10" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Takko Fashion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>takko_fashion</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>374635</v>
+        <v>389072</v>
       </c>
       <c r="E11" s="2">
-        <v>121</v>
+        <v>257</v>
       </c>
       <c r="F11" s="2">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="G11" s="2">
-        <v>4569</v>
+        <v>4631</v>
       </c>
       <c r="H11" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>TEDi</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>tedi.deutschland</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>281200</v>
+        <v>285588</v>
       </c>
       <c r="E12" s="2">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="F12" s="2">
         <v>0.02</v>
       </c>
       <c r="G12" s="2">
-        <v>1833</v>
+        <v>1869</v>
       </c>
       <c r="H12" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>ALDI Nord</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>aldinord</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>249133</v>
+        <v>260559</v>
       </c>
       <c r="E13" s="2">
-        <v>-66</v>
+        <v>-381</v>
       </c>
       <c r="F13" s="2">
-        <v>-0.03</v>
+        <v>-0.15</v>
       </c>
       <c r="G13" s="2">
-        <v>1793</v>
+        <v>1848</v>
       </c>
       <c r="H13" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Woolworth</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>woolworthdeutschland</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>212539</v>
+        <v>232951</v>
       </c>
       <c r="E14" s="2">
-        <v>10</v>
+        <v>333</v>
       </c>
       <c r="F14" s="2">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="G14" s="2">
-        <v>2110</v>
+        <v>2172</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Netto Marken-Discount</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>netto_marken_discount</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>159654</v>
+        <v>159899</v>
       </c>
       <c r="E15" s="2">
-        <v>70</v>
+        <v>-20</v>
       </c>
       <c r="F15" s="2">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>2315</v>
+        <v>2371</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>POCO</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>poco.de</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>144016</v>
+        <v>154978</v>
       </c>
       <c r="E16" s="2">
-        <v>248</v>
+        <v>136</v>
       </c>
       <c r="F16" s="2">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="G16" s="2">
-        <v>3330</v>
+        <v>3435</v>
       </c>
       <c r="H16" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>PENNY</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>pennydeutschland</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>143982</v>
+        <v>147963</v>
       </c>
       <c r="E17" s="2">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="F17" s="2">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="G17" s="2">
-        <v>1546</v>
+        <v>1590</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>ROLLER</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>moebelroller</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>89340</v>
+        <v>90630</v>
       </c>
       <c r="E18" s="2">
+        <v>5</v>
+      </c>
+      <c r="F18" s="2">
+        <v>0.01</v>
+      </c>
+      <c r="G18" s="2">
+        <v>554</v>
+      </c>
+      <c r="H18" s="2">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>NKD</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>nkddeutschland</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>61081</v>
+        <v>67124</v>
       </c>
       <c r="E19" s="2">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="F19" s="2">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="G19" s="2">
-        <v>1282</v>
+        <v>1323</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Zeeman</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>zeeman_deutschland</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>54368</v>
+        <v>56000</v>
       </c>
       <c r="E20" s="2">
         <v>32</v>
       </c>
       <c r="F20" s="2">
         <v>0.06</v>
       </c>
       <c r="G20" s="2">
-        <v>5026</v>
+        <v>5108</v>
       </c>
       <c r="H20" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>SB-Möbel BOSS</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>sb.moebel.boss</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>50047</v>
+        <v>50249</v>
       </c>
       <c r="E21" s="2">
-        <v>10</v>
+        <v>-3</v>
       </c>
       <c r="F21" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>1845</v>
+        <v>1888</v>
       </c>
       <c r="H21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>CENTERSHOP</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>centershop.dagehtwas</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>33893</v>
+        <v>34124</v>
       </c>
       <c r="E22" s="2">
+        <v>42</v>
+      </c>
+      <c r="F22" s="2">
+        <v>0.12</v>
+      </c>
+      <c r="G22" s="2">
+        <v>1194</v>
+      </c>
+      <c r="H22" s="2">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>PEPCO</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>pepco_de</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>30110</v>
+        <v>31802</v>
       </c>
       <c r="E23" s="2">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F23" s="2">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="G23" s="2">
-        <v>831</v>
+        <v>888</v>
       </c>
       <c r="H23" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>KODi</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>kodi.de</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>28811</v>
+        <v>29241</v>
       </c>
       <c r="E24" s="2">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="F24" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G24" s="2">
-        <v>2541</v>
+        <v>2609</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Netto (dänisch)</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>nettodeutschland</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>22912</v>
+        <v>23011</v>
       </c>
       <c r="E25" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F25" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G25" s="2">
-        <v>2366</v>
+        <v>2413</v>
       </c>
       <c r="H25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>NORMA</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>norma.discounter</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>15774</v>
+        <v>16593</v>
       </c>
       <c r="E26" s="2">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F26" s="2">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="G26" s="2">
-        <v>858</v>
+        <v>919</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>MÄC-GEIZ</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>mein_macgeiz</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>9088</v>
+        <v>10411</v>
       </c>
       <c r="E27" s="2">
-        <v>16</v>
+        <v>-1</v>
       </c>
       <c r="F27" s="2">
-        <v>0.18</v>
+        <v>-0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Pfennigpfeiffer</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>pfennigpfeiffer.de</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>2330</v>
+        <v>2302</v>
       </c>
       <c r="E28" s="2">
         <v>-1</v>
       </c>
       <c r="F28" s="2">
         <v>-0.04</v>
       </c>
       <c r="G28" s="2">
         <v>592</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Thomas Philipps</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>thomasphilipps</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="E29" s="2">
         <v>0</v>
       </c>
       <c r="F29" s="2">
         <v>0</v>
       </c>
       <c r="G29" s="2">
         <v>5</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>