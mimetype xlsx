--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,180 +161,180 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>dm-drogerie markt</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>dm_deutschland</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>2091200</v>
+        <v>2123551</v>
       </c>
       <c r="E2" s="2">
-        <v>258</v>
+        <v>694</v>
       </c>
       <c r="F2" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G2" s="2">
-        <v>3417</v>
+        <v>3472</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Rossmann</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>mein_rossmann</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>1013821</v>
+        <v>1029004</v>
       </c>
       <c r="E3" s="2">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="F3" s="2">
         <v>0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>4021</v>
+        <v>4096</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Müller</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>mueller_deutschland</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>450112</v>
+        <v>455417</v>
       </c>
       <c r="E4" s="2">
-        <v>128</v>
+        <v>241</v>
       </c>
       <c r="F4" s="2">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="G4" s="2">
-        <v>3547</v>
+        <v>3614</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>BIPA</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>bipa</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>128352</v>
+        <v>132358</v>
       </c>
       <c r="E5" s="2">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F5" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>3278</v>
+        <v>3410</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Budnikowsky (Budni)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>budni</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>26452</v>
+        <v>27345</v>
       </c>
       <c r="E6" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F6" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G6" s="2">
-        <v>2264</v>
+        <v>2298</v>
       </c>
       <c r="H6" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>