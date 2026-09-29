--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,240 +161,240 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>notebooksbilliger.de</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>notebooksbilliger</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>32773</v>
+        <v>33111</v>
       </c>
       <c r="E2" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F2" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G2" s="2">
-        <v>1769</v>
+        <v>1807</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Cyberport</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>cyberport</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>30839</v>
+        <v>31138</v>
       </c>
       <c r="E3" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F3" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>791</v>
+        <v>811</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>expert</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>expert_de</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>28536</v>
+        <v>29217</v>
       </c>
       <c r="E4" s="2">
-        <v>135</v>
+        <v>-15</v>
       </c>
       <c r="F4" s="2">
-        <v>0.48</v>
+        <v>-0.05</v>
       </c>
       <c r="G4" s="2">
-        <v>1078</v>
+        <v>1104</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Euronics</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>euronics_deutschland</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>24016</v>
+        <v>24904</v>
       </c>
       <c r="E5" s="2">
-        <v>-5</v>
+        <v>9</v>
       </c>
       <c r="F5" s="2">
-        <v>-0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G5" s="2">
-        <v>932</v>
+        <v>1005</v>
       </c>
       <c r="H5" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Conrad Electronic</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>conrad_de</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>13887</v>
+        <v>14105</v>
       </c>
       <c r="E6" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F6" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G6" s="2">
-        <v>1476</v>
+        <v>1498</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>MediMax</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>medimax.de</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>9259</v>
+        <v>9323</v>
       </c>
       <c r="E7" s="2">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="F7" s="2">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="G7" s="2">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>EP: ElectronicPartner</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>ep.deutschland</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>5558</v>
+        <v>5620</v>
       </c>
       <c r="E8" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F8" s="2">
-        <v>0</v>
+        <v>-0.05</v>
       </c>
       <c r="G8" s="2">
-        <v>1117</v>
+        <v>1130</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>