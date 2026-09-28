--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,1203 +161,1203 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Starbucks</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>starbucks</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>17437158</v>
+        <v>17560906</v>
       </c>
       <c r="E2" s="2">
-        <v>492</v>
+        <v>228</v>
       </c>
       <c r="F2" s="2">
         <v>0</v>
       </c>
       <c r="G2" s="2">
-        <v>1259</v>
+        <v>1280</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>McDonald's</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>mcdonalds</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>5584328</v>
+        <v>5653403</v>
       </c>
       <c r="E3" s="2">
-        <v>762</v>
+        <v>810</v>
       </c>
       <c r="F3" s="2">
         <v>0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="H3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Dunkin'</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>dunkin</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>3120461</v>
+        <v>3362868</v>
       </c>
       <c r="E4" s="2">
-        <v>2338</v>
+        <v>295</v>
       </c>
       <c r="F4" s="2">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>3036</v>
+        <v>3067</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Chick-fil-A</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>chickfila</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>2131155</v>
+        <v>2154558</v>
       </c>
       <c r="E5" s="2">
-        <v>885</v>
+        <v>361</v>
       </c>
       <c r="F5" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>1789</v>
+        <v>1801</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Taco Bell</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>tacobell</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>2085949</v>
+        <v>2135821</v>
       </c>
       <c r="E6" s="2">
-        <v>242</v>
+        <v>1234</v>
       </c>
       <c r="F6" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G6" s="2">
-        <v>2226</v>
+        <v>2249</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Burger King</t>
+          <t>KFC</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>burgerking</t>
+          <t>kfc</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>1991439</v>
+        <v>2027113</v>
       </c>
       <c r="E7" s="2">
-        <v>53</v>
+        <v>1462</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="G7" s="2">
-        <v>517</v>
+        <v>979</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>KFC</t>
+          <t>Burger King</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>kfc</t>
+          <t>burgerking</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>1945138</v>
+        <v>2016003</v>
       </c>
       <c r="E8" s="2">
-        <v>255</v>
+        <v>38</v>
       </c>
       <c r="F8" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G8" s="2">
-        <v>938</v>
+        <v>541</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Domino's Pizza</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>dominos</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>1903401</v>
+        <v>1931864</v>
       </c>
       <c r="E9" s="2">
-        <v>527</v>
+        <v>346</v>
       </c>
       <c r="F9" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G9" s="2">
-        <v>3093</v>
+        <v>3124</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Chipotle</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>chipotle</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>1860633</v>
+        <v>1898916</v>
       </c>
       <c r="E10" s="2">
-        <v>134</v>
+        <v>370</v>
       </c>
       <c r="F10" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G10" s="2">
-        <v>961</v>
+        <v>985</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Raising Cane's</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>raisingcanes</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>1858150</v>
+        <v>1867680</v>
       </c>
       <c r="E11" s="2">
-        <v>7876</v>
+        <v>-126</v>
       </c>
       <c r="F11" s="2">
-        <v>0.43</v>
+        <v>-0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>3479</v>
+        <v>3496</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Pizza Hut</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>pizzahut</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>1782250</v>
+        <v>1786538</v>
       </c>
       <c r="E12" s="2">
-        <v>-8</v>
+        <v>7</v>
       </c>
       <c r="F12" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G12" s="2">
-        <v>2683</v>
+        <v>2714</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Subway</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>subway</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>1426474</v>
+        <v>1425600</v>
       </c>
       <c r="E13" s="2">
-        <v>17</v>
+        <v>-125</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>1979</v>
+        <v>2034</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Wendy's</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>wendys</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>1335953</v>
+        <v>1351028</v>
       </c>
       <c r="E14" s="2">
-        <v>-12</v>
+        <v>985</v>
       </c>
       <c r="F14" s="2">
-        <v>-0</v>
+        <v>0.07</v>
       </c>
       <c r="G14" s="2">
-        <v>723</v>
+        <v>775</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>In-N-Out Burger</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>innout</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>1028147</v>
+        <v>1081772</v>
       </c>
       <c r="E15" s="2">
-        <v>103</v>
+        <v>651</v>
       </c>
       <c r="F15" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G15" s="2">
-        <v>695</v>
+        <v>712</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Dairy Queen</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>dairyqueen</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>923234</v>
+        <v>927432</v>
       </c>
       <c r="E16" s="2">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F16" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>1579</v>
+        <v>1621</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Shake Shack</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>shakeshack</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>908556</v>
+        <v>912262</v>
       </c>
       <c r="E17" s="2">
-        <v>119</v>
+        <v>302</v>
       </c>
       <c r="F17" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G17" s="2">
-        <v>7253</v>
+        <v>7272</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Wingstop</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>wingstop</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>801164</v>
+        <v>802655</v>
       </c>
       <c r="E18" s="2">
-        <v>268</v>
+        <v>129</v>
       </c>
       <c r="F18" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G18" s="2">
-        <v>1093</v>
+        <v>1200</v>
       </c>
       <c r="H18" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Sonic Drive-In</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>sonicdrivein</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>712146</v>
+        <v>716494</v>
       </c>
       <c r="E19" s="2">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="F19" s="2">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="G19" s="2">
-        <v>2696</v>
+        <v>2743</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Little Caesars</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>littlecaesars</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>668477</v>
+        <v>680990</v>
       </c>
       <c r="E20" s="2">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="F20" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G20" s="2">
-        <v>1289</v>
+        <v>1308</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Papa John's</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>papajohns</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>648765</v>
+        <v>650872</v>
       </c>
       <c r="E21" s="2">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="F21" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>1926</v>
+        <v>1959</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Jack in the Box</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>jackinthebox</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>629892</v>
+        <v>631606</v>
       </c>
       <c r="E22" s="2">
-        <v>-25</v>
+        <v>210</v>
       </c>
       <c r="F22" s="2">
-        <v>-0</v>
+        <v>0.03</v>
       </c>
       <c r="G22" s="2">
-        <v>2645</v>
+        <v>2680</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Tim Hortons</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>timhortons</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>602995</v>
+        <v>615095</v>
       </c>
       <c r="E23" s="2">
-        <v>207</v>
+        <v>95</v>
       </c>
       <c r="F23" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G23" s="2">
-        <v>1591</v>
+        <v>1632</v>
       </c>
       <c r="H23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Panera Bread</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>panerabread</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>600792</v>
+        <v>607604</v>
       </c>
       <c r="E24" s="2">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="F24" s="2">
         <v>0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>2200</v>
+        <v>2236</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Popeyes</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>popeyes</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>582830</v>
+        <v>589781</v>
       </c>
       <c r="E25" s="2">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F25" s="2">
         <v>0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>1255</v>
+        <v>1274</v>
       </c>
       <c r="H25" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Jollibee</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>jollibee</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>562206</v>
+        <v>568085</v>
       </c>
       <c r="E26" s="2">
-        <v>76</v>
+        <v>347</v>
       </c>
       <c r="F26" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G26" s="2">
-        <v>1362</v>
+        <v>1386</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Whataburger</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>whataburger</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>553228</v>
+        <v>558061</v>
       </c>
       <c r="E27" s="2">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="F27" s="2">
         <v>0.02</v>
       </c>
       <c r="G27" s="2">
-        <v>930</v>
+        <v>993</v>
       </c>
       <c r="H27" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Nando's</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>nandosuk</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>452657</v>
+        <v>457120</v>
       </c>
       <c r="E28" s="2">
-        <v>-10</v>
+        <v>192</v>
       </c>
       <c r="F28" s="2">
-        <v>-0</v>
+        <v>0.04</v>
       </c>
       <c r="G28" s="2">
-        <v>1592</v>
+        <v>1611</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Five Guys</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>fiveguys</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>444152</v>
+        <v>452202</v>
       </c>
       <c r="E29" s="2">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="F29" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G29" s="2">
-        <v>3406</v>
+        <v>3438</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Arby's</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>arbys</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>409513</v>
+        <v>410992</v>
       </c>
       <c r="E30" s="2">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F30" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G30" s="2">
-        <v>591</v>
+        <v>618</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Panda Express</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>officialpandaexpress</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>350420</v>
+        <v>360871</v>
       </c>
       <c r="E31" s="2">
-        <v>439</v>
+        <v>148</v>
       </c>
       <c r="F31" s="2">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="G31" s="2">
-        <v>1778</v>
+        <v>1804</v>
       </c>
       <c r="H31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Jimmy John's</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>jimmyjohns</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>281035</v>
+        <v>282097</v>
       </c>
       <c r="E32" s="2">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="F32" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G32" s="2">
-        <v>3639</v>
+        <v>3696</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Greggs</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>greggs_official</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>247023</v>
+        <v>253409</v>
       </c>
       <c r="E33" s="2">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="F33" s="2">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G33" s="2">
-        <v>1186</v>
+        <v>1222</v>
       </c>
       <c r="H33" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Carl's Jr.</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>carlsjr</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>236722</v>
+        <v>240471</v>
       </c>
       <c r="E34" s="2">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="F34" s="2">
         <v>0.02</v>
       </c>
       <c r="G34" s="2">
-        <v>1271</v>
+        <v>1308</v>
       </c>
       <c r="H34" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Culver's</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>culvers</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>228630</v>
+        <v>235934</v>
       </c>
       <c r="E35" s="2">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="F35" s="2">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="G35" s="2">
-        <v>2211</v>
+        <v>2232</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Zaxby's</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>realzaxbys</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>194982</v>
+        <v>197275</v>
       </c>
       <c r="E36" s="2">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F36" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G36" s="2">
-        <v>1893</v>
+        <v>1933</v>
       </c>
       <c r="H36" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Bojangles</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>bojangles</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>122047</v>
+        <v>123646</v>
       </c>
       <c r="E37" s="2">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F37" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G37" s="2">
-        <v>588</v>
+        <v>486</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Hardee's</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hardees</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>108702</v>
+        <v>116286</v>
       </c>
       <c r="E38" s="2">
-        <v>164</v>
+        <v>59</v>
       </c>
       <c r="F38" s="2">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="G38" s="2">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="H38" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Del Taco</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>deltaco</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>101368</v>
+        <v>102504</v>
       </c>
       <c r="E39" s="2">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F39" s="2">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="G39" s="2">
-        <v>2275</v>
+        <v>2322</v>
       </c>
       <c r="H39" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>A&amp;W Restaurants</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>awrestaurants</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>77269</v>
+        <v>78908</v>
       </c>
       <c r="E40" s="2">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F40" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G40" s="2">
-        <v>632</v>
+        <v>659</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>