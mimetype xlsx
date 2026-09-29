--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,480 +161,480 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Lidl</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>lidlde</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>923167</v>
+        <v>943592</v>
       </c>
       <c r="E2" s="2">
-        <v>316</v>
+        <v>347</v>
       </c>
       <c r="F2" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G2" s="2">
-        <v>5786</v>
+        <v>5943</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>ALDI SÜD</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>aldisuedde</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>653840</v>
+        <v>669276</v>
       </c>
       <c r="E3" s="2">
-        <v>111</v>
+        <v>464</v>
       </c>
       <c r="F3" s="2">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="G3" s="2">
-        <v>4166</v>
+        <v>4268</v>
       </c>
       <c r="H3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>REWE</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>rewe</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>444040</v>
+        <v>466159</v>
       </c>
       <c r="E4" s="2">
-        <v>477</v>
+        <v>701</v>
       </c>
       <c r="F4" s="2">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="G4" s="2">
-        <v>2852</v>
+        <v>2898</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Kaufland</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>kaufland</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>435329</v>
+        <v>445851</v>
       </c>
       <c r="E5" s="2">
-        <v>52</v>
+        <v>190</v>
       </c>
       <c r="F5" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G5" s="2">
-        <v>5062</v>
+        <v>5050</v>
       </c>
       <c r="H5" s="2">
-        <v>2</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Alnatura</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>alnatura</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>384002</v>
+        <v>389617</v>
       </c>
       <c r="E6" s="2">
-        <v>210</v>
+        <v>94</v>
       </c>
       <c r="F6" s="2">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="G6" s="2">
-        <v>2553</v>
+        <v>2568</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>EDEKA</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>edeka</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>292090</v>
+        <v>295738</v>
       </c>
       <c r="E7" s="2">
-        <v>13</v>
+        <v>142</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="G7" s="2">
-        <v>3021</v>
+        <v>3138</v>
       </c>
       <c r="H7" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>ALDI Nord</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>aldinord</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>249133</v>
+        <v>260559</v>
       </c>
       <c r="E8" s="2">
-        <v>-66</v>
+        <v>-381</v>
       </c>
       <c r="F8" s="2">
-        <v>-0.03</v>
+        <v>-0.15</v>
       </c>
       <c r="G8" s="2">
-        <v>1793</v>
+        <v>1848</v>
       </c>
       <c r="H8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Netto Marken-Discount</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>netto_marken_discount</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>159654</v>
+        <v>159899</v>
       </c>
       <c r="E9" s="2">
-        <v>70</v>
+        <v>-20</v>
       </c>
       <c r="F9" s="2">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>2315</v>
+        <v>2371</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Penny</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>pennydeutschland</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>143982</v>
+        <v>147963</v>
       </c>
       <c r="E10" s="2">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="F10" s="2">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="G10" s="2">
-        <v>1546</v>
+        <v>1590</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>GLOBUS Markthallen</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>globus.de</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>134182</v>
+        <v>136645</v>
       </c>
       <c r="E11" s="2">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="F11" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G11" s="2">
-        <v>2434</v>
+        <v>2497</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>denn's Biomarkt</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>biomarktverbund</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>71910</v>
+        <v>72554</v>
       </c>
       <c r="E12" s="2">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="F12" s="2">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="G12" s="2">
-        <v>2001</v>
+        <v>2062</v>
       </c>
       <c r="H12" s="2">
-        <v>1</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>tegut</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>tegut</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>37234</v>
+        <v>37250</v>
       </c>
       <c r="E13" s="2">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="F13" s="2">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="G13" s="2">
-        <v>1753</v>
+        <v>1507</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Netto Deutschland</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>nettodeutschland</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>22912</v>
+        <v>23011</v>
       </c>
       <c r="E14" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F14" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>2366</v>
+        <v>2413</v>
       </c>
       <c r="H14" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>NORMA</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>norma.discounter</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>15774</v>
+        <v>16593</v>
       </c>
       <c r="E15" s="2">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F15" s="2">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="G15" s="2">
-        <v>858</v>
+        <v>919</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Marktkauf</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>dein.marktkauf</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>1572</v>
+        <v>1646</v>
       </c>
       <c r="E16" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F16" s="2">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="G16" s="2">
-        <v>587</v>
+        <v>669</v>
       </c>
       <c r="H16" s="2">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>