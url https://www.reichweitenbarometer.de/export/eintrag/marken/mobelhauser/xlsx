--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,903 +161,903 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Westwing</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>westwingcom</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>8672012</v>
+        <v>8670036</v>
       </c>
       <c r="E2" s="2">
-        <v>91</v>
+        <v>-222</v>
       </c>
       <c r="F2" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G2" s="2">
-        <v>4269</v>
+        <v>4342</v>
       </c>
       <c r="H2" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Maisons du Monde</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>maisonsdumonde</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>2622027</v>
+        <v>2617486</v>
       </c>
       <c r="E3" s="2">
-        <v>-98</v>
+        <v>-54</v>
       </c>
       <c r="F3" s="2">
         <v>-0</v>
       </c>
       <c r="G3" s="2">
-        <v>4079</v>
+        <v>4122</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Wayfair</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>wayfair</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>2130518</v>
+        <v>2161460</v>
       </c>
       <c r="E4" s="2">
-        <v>457</v>
+        <v>386</v>
       </c>
       <c r="F4" s="2">
         <v>0.02</v>
       </c>
       <c r="G4" s="2">
-        <v>1480</v>
+        <v>1519</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>IKEA</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ikea</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>1820402</v>
+        <v>1860783</v>
       </c>
       <c r="E5" s="2">
-        <v>446</v>
+        <v>824</v>
       </c>
       <c r="F5" s="2">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G5" s="2">
-        <v>1423</v>
+        <v>1443</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Habitat</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>habitatuk</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>595915</v>
+        <v>596474</v>
       </c>
       <c r="E6" s="2">
-        <v>-3</v>
+        <v>36</v>
       </c>
       <c r="F6" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>2768</v>
+        <v>2794</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>home24</t>
+          <t>JYSK</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>home24_de</t>
+          <t>jysk_deutschland</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>396202</v>
+        <v>409916</v>
       </c>
       <c r="E7" s="2">
-        <v>107</v>
+        <v>379</v>
       </c>
       <c r="F7" s="2">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="G7" s="2">
-        <v>4253</v>
+        <v>2473</v>
       </c>
       <c r="H7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>JYSK</t>
+          <t>home24</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>jysk_deutschland</t>
+          <t>home24_de</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>388094</v>
+        <v>401119</v>
       </c>
       <c r="E8" s="2">
-        <v>316</v>
+        <v>101</v>
       </c>
       <c r="F8" s="2">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="2">
-        <v>2457</v>
+        <v>2641</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>XXXLutz</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>xxxlutz_de</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>307794</v>
+        <v>317348</v>
       </c>
       <c r="E9" s="2">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F9" s="2">
         <v>0.04</v>
       </c>
       <c r="G9" s="2">
-        <v>5598</v>
+        <v>5710</v>
       </c>
       <c r="H9" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>BoConcept</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>boconcept_official</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>245302</v>
+        <v>247039</v>
       </c>
       <c r="E10" s="2">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="F10" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>2783</v>
+        <v>2800</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>mömax</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>moemax_de</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>195178</v>
+        <v>196786</v>
       </c>
       <c r="E11" s="2">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="F11" s="2">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>5532</v>
+        <v>5710</v>
       </c>
       <c r="H11" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Möbel Höffner</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>moebelhoeffner</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>165556</v>
+        <v>167899</v>
       </c>
       <c r="E12" s="2">
-        <v>185</v>
+        <v>393</v>
       </c>
       <c r="F12" s="2">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="G12" s="2">
-        <v>4218</v>
+        <v>4281</v>
       </c>
       <c r="H12" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>POCO Einrichtungsmärkte</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>poco.de</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>144016</v>
+        <v>154978</v>
       </c>
       <c r="E13" s="2">
-        <v>248</v>
+        <v>136</v>
       </c>
       <c r="F13" s="2">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="G13" s="2">
-        <v>3330</v>
+        <v>3435</v>
       </c>
       <c r="H13" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>porta Möbel</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>porta_moebel</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>99806</v>
+        <v>104179</v>
       </c>
       <c r="E14" s="2">
-        <v>-10</v>
+        <v>13</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>2521</v>
+        <v>2566</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Segmüller</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>segmuellermoebel</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>92983</v>
+        <v>94167</v>
       </c>
       <c r="E15" s="2">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="F15" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>2278</v>
+        <v>2318</v>
       </c>
       <c r="H15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Möbel Roller</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>moebelroller</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>89340</v>
+        <v>90630</v>
       </c>
       <c r="E16" s="2">
+        <v>5</v>
+      </c>
+      <c r="F16" s="2">
+        <v>0.01</v>
+      </c>
+      <c r="G16" s="2">
+        <v>554</v>
+      </c>
+      <c r="H16" s="2">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>SB Möbel Boss</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>sb.moebel.boss</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>50047</v>
+        <v>50249</v>
       </c>
       <c r="E17" s="2">
-        <v>10</v>
+        <v>-3</v>
       </c>
       <c r="F17" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>1845</v>
+        <v>1888</v>
       </c>
       <c r="H17" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Zurbrüggen</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>zurbrueggen.de</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>48961</v>
+        <v>49328</v>
       </c>
       <c r="E18" s="2">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="F18" s="2">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>1773</v>
+        <v>1817</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Möbel Martin</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>moebel_martin</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>24393</v>
+        <v>24904</v>
       </c>
       <c r="E19" s="2">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F19" s="2">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="G19" s="2">
-        <v>865</v>
+        <v>840</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Interliving</t>
+          <t>Möbel Schaffrath</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>interlivingmoebel</t>
+          <t>moebelschaffrath</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>20379</v>
+        <v>21702</v>
       </c>
       <c r="E20" s="2">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F20" s="2">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="G20" s="2">
-        <v>1206</v>
+        <v>1542</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>dodenhof</t>
+          <t>Interliving</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>dodenhof.de</t>
+          <t>interlivingmoebel</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>20316</v>
+        <v>21048</v>
       </c>
       <c r="E21" s="2">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F21" s="2">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="G21" s="2">
-        <v>2424</v>
+        <v>1211</v>
       </c>
       <c r="H21" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Möbel Schaffrath</t>
+          <t>dodenhof</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>moebelschaffrath</t>
+          <t>dodenhof.de</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>19480</v>
+        <v>20785</v>
       </c>
       <c r="E22" s="2">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F22" s="2">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="G22" s="2">
-        <v>1509</v>
+        <v>2474</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Möbel Ostermann</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>moebel.ostermann</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>19052</v>
+        <v>19125</v>
       </c>
       <c r="E23" s="2">
-        <v>-7</v>
+        <v>3</v>
       </c>
       <c r="F23" s="2">
-        <v>-0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G23" s="2">
-        <v>1031</v>
+        <v>1048</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Möbel Rieger</t>
+          <t>Opti-Wohnwelt</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>moebel_rieger</t>
+          <t>opti_wohnwelt</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>15784</v>
+        <v>16912</v>
       </c>
       <c r="E24" s="2">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="F24" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>1265</v>
+        <v>1030</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Hardeck</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hardeck_de</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>15234</v>
+        <v>15737</v>
       </c>
       <c r="E25" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F25" s="2">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="G25" s="2">
-        <v>1533</v>
+        <v>1551</v>
       </c>
       <c r="H25" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Opti-Wohnwelt</t>
+          <t>Möbel Rieger</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>opti_wohnwelt</t>
+          <t>moebel_rieger</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>15085</v>
+        <v>15688</v>
       </c>
       <c r="E26" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F26" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>1009</v>
+        <v>1240</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Möbel Kraft</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>moebelkraft</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>5707</v>
+        <v>5812</v>
       </c>
       <c r="E27" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F27" s="2">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="G27" s="2">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Möbel Inhofer</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>moebel_inhofer</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>4836</v>
+        <v>4979</v>
       </c>
       <c r="E28" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F28" s="2">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="G28" s="2">
-        <v>887</v>
+        <v>927</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Multipolster</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>multipolster</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>3224</v>
+        <v>3232</v>
       </c>
       <c r="E29" s="2">
         <v>2</v>
       </c>
       <c r="F29" s="2">
         <v>0.06</v>
       </c>
       <c r="G29" s="2">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="H29" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Sconto</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>sconto_deutschland</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>709</v>
+        <v>816</v>
       </c>
       <c r="E30" s="2">
         <v>1</v>
       </c>
       <c r="F30" s="2">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="G30" s="2">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>