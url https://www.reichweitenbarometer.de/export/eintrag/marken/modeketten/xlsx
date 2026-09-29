--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,1491 +161,1491 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Zara</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>zara</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>61595892</v>
+        <v>61647187</v>
       </c>
       <c r="E2" s="2">
-        <v>840</v>
+        <v>-92</v>
       </c>
       <c r="F2" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G2" s="2">
-        <v>5356</v>
+        <v>5410</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Shein</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>sheinofficial</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>41237187</v>
+        <v>41825512</v>
       </c>
       <c r="E3" s="2">
-        <v>14533</v>
+        <v>12078</v>
       </c>
       <c r="F3" s="2">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G3" s="2">
-        <v>29409</v>
+        <v>29634</v>
       </c>
       <c r="H3" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>H&amp;M</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hm</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>37992011</v>
+        <v>38033999</v>
       </c>
       <c r="E4" s="2">
-        <v>1059</v>
+        <v>3217</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>529</v>
+        <v>571</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Calvin Klein</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>calvinklein</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>25843972</v>
+        <v>25977116</v>
       </c>
       <c r="E5" s="2">
-        <v>-240</v>
+        <v>-1186</v>
       </c>
       <c r="F5" s="2">
         <v>-0</v>
       </c>
       <c r="G5" s="2">
-        <v>2599</v>
+        <v>2743</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Mango</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>mango</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>15657655</v>
+        <v>15687169</v>
       </c>
       <c r="E6" s="2">
-        <v>251</v>
+        <v>705</v>
       </c>
       <c r="F6" s="2">
         <v>0</v>
       </c>
       <c r="G6" s="2">
-        <v>6783</v>
+        <v>6838</v>
       </c>
       <c r="H6" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Tommy Hilfiger</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>tommyhilfiger</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>15072842</v>
+        <v>15131505</v>
       </c>
       <c r="E7" s="2">
-        <v>397</v>
+        <v>1105</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>1872</v>
+        <v>1973</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>ASOS</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>asos</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>14575628</v>
+        <v>14581546</v>
       </c>
       <c r="E8" s="2">
-        <v>557</v>
+        <v>-248</v>
       </c>
       <c r="F8" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G8" s="2">
-        <v>180</v>
+        <v>321</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Forever 21</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>forever21</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>13302002</v>
+        <v>13260202</v>
       </c>
       <c r="E9" s="2">
-        <v>-803</v>
+        <v>-681</v>
       </c>
       <c r="F9" s="2">
         <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>433</v>
+        <v>475</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Boohoo</t>
+          <t>Bershka</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>boohoo</t>
+          <t>bershka</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>11389382</v>
+        <v>11459669</v>
       </c>
       <c r="E10" s="2">
-        <v>-130</v>
+        <v>774</v>
       </c>
       <c r="F10" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>1369</v>
+        <v>5822</v>
       </c>
       <c r="H10" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Primark</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>primark</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>11386656</v>
+        <v>11454267</v>
       </c>
       <c r="E11" s="2">
-        <v>680</v>
+        <v>1153</v>
       </c>
       <c r="F11" s="2">
         <v>0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>18823</v>
+        <v>18921</v>
       </c>
       <c r="H11" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Bershka</t>
+          <t>Boohoo</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>bershka</t>
+          <t>boohoo</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>11360512</v>
+        <v>11365442</v>
       </c>
       <c r="E12" s="2">
-        <v>5652</v>
+        <v>-895</v>
       </c>
       <c r="F12" s="2">
-        <v>0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>5760</v>
+        <v>1433</v>
       </c>
       <c r="H12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Levi's</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>levis</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>10520876</v>
+        <v>10538447</v>
       </c>
       <c r="E13" s="2">
-        <v>111</v>
+        <v>-20</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G13" s="2">
-        <v>181</v>
+        <v>213</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Guess</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>guess</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>8601484</v>
+        <v>8641617</v>
       </c>
       <c r="E14" s="2">
-        <v>122</v>
+        <v>1646</v>
       </c>
       <c r="F14" s="2">
+        <v>0.02</v>
+      </c>
+      <c r="G14" s="2">
+        <v>7673</v>
+      </c>
+      <c r="H14" s="2">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Urban Outfitters</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>urbanoutfitters</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>8531753</v>
+        <v>8523028</v>
       </c>
       <c r="E15" s="2">
-        <v>89</v>
+        <v>-228</v>
       </c>
       <c r="F15" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G15" s="2">
-        <v>16670</v>
+        <v>16781</v>
       </c>
       <c r="H15" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Stradivarius</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>stradivarius</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>8469300</v>
+        <v>8487720</v>
       </c>
       <c r="E16" s="2">
-        <v>57</v>
+        <v>610</v>
       </c>
       <c r="F16" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>5137</v>
+        <v>5190</v>
       </c>
       <c r="H16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Pull&amp;Bear</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>pullandbear</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>7684082</v>
+        <v>7692077</v>
       </c>
       <c r="E17" s="2">
-        <v>156</v>
+        <v>-6</v>
       </c>
       <c r="F17" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G17" s="2">
-        <v>6535</v>
+        <v>6573</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Massimo Dutti</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>massimodutti</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>5806721</v>
+        <v>5855194</v>
       </c>
       <c r="E18" s="2">
-        <v>733</v>
+        <v>568</v>
       </c>
       <c r="F18" s="2">
         <v>0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>6868</v>
+        <v>6918</v>
       </c>
       <c r="H18" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Hollister</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hollister</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>5169295</v>
+        <v>5216503</v>
       </c>
       <c r="E19" s="2">
-        <v>981</v>
+        <v>427</v>
       </c>
       <c r="F19" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>12765</v>
+        <v>12814</v>
       </c>
       <c r="H19" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Abercrombie &amp; Fitch</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>abercrombie</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>5021521</v>
+        <v>5036798</v>
       </c>
       <c r="E20" s="2">
-        <v>542</v>
+        <v>8</v>
       </c>
       <c r="F20" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G20" s="2">
-        <v>6236</v>
+        <v>6300</v>
       </c>
       <c r="H20" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Anthropologie</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>anthropologie</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>4883278</v>
+        <v>4907873</v>
       </c>
       <c r="E21" s="2">
-        <v>350</v>
+        <v>567</v>
       </c>
       <c r="F21" s="2">
         <v>0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>12005</v>
+        <v>12079</v>
       </c>
       <c r="H21" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>COS</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>cosstores</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>4177254</v>
+        <v>4233681</v>
       </c>
       <c r="E22" s="2">
-        <v>424</v>
+        <v>930</v>
       </c>
       <c r="F22" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G22" s="2">
-        <v>4645</v>
+        <v>4699</v>
       </c>
       <c r="H22" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>American Eagle</t>
+          <t>Next</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>americaneagle</t>
+          <t>nextofficial</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>3864554</v>
+        <v>3961485</v>
       </c>
       <c r="E23" s="2">
-        <v>520</v>
+        <v>1760</v>
       </c>
       <c r="F23" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G23" s="2">
-        <v>5503</v>
+        <v>10349</v>
       </c>
       <c r="H23" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Next</t>
+          <t>American Eagle</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>nextofficial</t>
+          <t>americaneagle</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>3846569</v>
+        <v>3880993</v>
       </c>
       <c r="E24" s="2">
-        <v>2061</v>
+        <v>274</v>
       </c>
       <c r="F24" s="2">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>10294</v>
+        <v>5641</v>
       </c>
       <c r="H24" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Gap</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>gap</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>3716972</v>
+        <v>3761465</v>
       </c>
       <c r="E25" s="2">
-        <v>446</v>
+        <v>583</v>
       </c>
       <c r="F25" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G25" s="2">
-        <v>1223</v>
+        <v>1329</v>
       </c>
       <c r="H25" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Diesel</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>diesel</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>3473340</v>
+        <v>3496166</v>
       </c>
       <c r="E26" s="2">
-        <v>-12</v>
+        <v>639</v>
       </c>
       <c r="F26" s="2">
-        <v>-0</v>
+        <v>0.02</v>
       </c>
       <c r="G26" s="2">
-        <v>2762</v>
+        <v>2806</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>&amp; Other Stories</t>
+          <t>Zalando</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>andotherstories</t>
+          <t>zalando</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>3311237</v>
+        <v>3353541</v>
       </c>
       <c r="E27" s="2">
-        <v>49</v>
+        <v>2742</v>
       </c>
       <c r="F27" s="2">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="G27" s="2">
-        <v>391</v>
+        <v>1077</v>
       </c>
       <c r="H27" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Zalando</t>
+          <t>&amp; Other Stories</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>zalando</t>
+          <t>andotherstories</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>3167895</v>
+        <v>3310105</v>
       </c>
       <c r="E28" s="2">
-        <v>2149</v>
+        <v>-101</v>
       </c>
       <c r="F28" s="2">
-        <v>0.07</v>
+        <v>-0</v>
       </c>
       <c r="G28" s="2">
-        <v>1020</v>
+        <v>463</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Uniqlo</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>uniqlo</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>2848551</v>
+        <v>2875099</v>
       </c>
       <c r="E29" s="2">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="F29" s="2">
         <v>0.01</v>
       </c>
       <c r="G29" s="2">
-        <v>730</v>
+        <v>762</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>River Island</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>riverisland</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>2560333</v>
+        <v>2561042</v>
       </c>
       <c r="E30" s="2">
-        <v>46</v>
+        <v>237</v>
       </c>
       <c r="F30" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G30" s="2">
-        <v>14178</v>
+        <v>13789</v>
       </c>
       <c r="H30" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Reserved</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>reserved</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>2405691</v>
+        <v>2432015</v>
       </c>
       <c r="E31" s="2">
-        <v>480</v>
+        <v>635</v>
       </c>
       <c r="F31" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G31" s="2">
-        <v>9008</v>
+        <v>9079</v>
       </c>
       <c r="H31" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Desigual</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>desigual</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>1745358</v>
+        <v>1905249</v>
       </c>
       <c r="E32" s="2">
-        <v>1023</v>
+        <v>1204</v>
       </c>
       <c r="F32" s="2">
         <v>0.06</v>
       </c>
       <c r="G32" s="2">
-        <v>2163</v>
+        <v>2201</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>About You</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>aboutyou</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>1679041</v>
+        <v>1695944</v>
       </c>
       <c r="E33" s="2">
-        <v>212</v>
+        <v>563</v>
       </c>
       <c r="F33" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G33" s="2">
-        <v>3598</v>
+        <v>3660</v>
       </c>
       <c r="H33" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>New Yorker</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>newyorkeronline</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>1416717</v>
+        <v>1436768</v>
       </c>
       <c r="E34" s="2">
-        <v>93</v>
+        <v>308</v>
       </c>
       <c r="F34" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G34" s="2">
-        <v>748</v>
+        <v>791</v>
       </c>
       <c r="H34" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>C&amp;A</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>ca</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>1035491</v>
+        <v>1043496</v>
       </c>
       <c r="E35" s="2">
-        <v>43</v>
+        <v>300</v>
       </c>
       <c r="F35" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G35" s="2">
-        <v>1431</v>
+        <v>1482</v>
       </c>
       <c r="H35" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Marc O'Polo</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>marcopolo</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>952262</v>
+        <v>924058</v>
       </c>
       <c r="E36" s="2">
-        <v>4</v>
+        <v>-4078</v>
       </c>
       <c r="F36" s="2">
-        <v>0</v>
+        <v>-0.44</v>
       </c>
       <c r="G36" s="2">
-        <v>683</v>
+        <v>748</v>
       </c>
       <c r="H36" s="2">
-        <v>0</v>
+        <v>-44</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>United Colors of Benetton</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>benetton</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>898267</v>
+        <v>897597</v>
       </c>
       <c r="E37" s="2">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F37" s="2">
         <v>0</v>
       </c>
       <c r="G37" s="2">
-        <v>3001</v>
+        <v>3030</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Mohito</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>mohitofashion</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>765892</v>
+        <v>774449</v>
       </c>
       <c r="E38" s="2">
-        <v>129</v>
+        <v>253</v>
       </c>
       <c r="F38" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G38" s="2">
-        <v>4919</v>
+        <v>4969</v>
       </c>
       <c r="H38" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Gina Tricot</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>ginatricot</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>732414</v>
+        <v>764200</v>
       </c>
       <c r="E39" s="2">
-        <v>493</v>
+        <v>826</v>
       </c>
       <c r="F39" s="2">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="G39" s="2">
-        <v>13480</v>
+        <v>13583</v>
       </c>
       <c r="H39" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Monki</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>monki</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>728631</v>
+        <v>724235</v>
       </c>
       <c r="E40" s="2">
-        <v>-61</v>
+        <v>-48</v>
       </c>
       <c r="F40" s="2">
         <v>-0.01</v>
       </c>
       <c r="G40" s="2">
         <v>145</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Weekday</t>
+          <t>Vero Moda</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>weekdayofficial</t>
+          <t>veromoda</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>706172</v>
+        <v>717676</v>
       </c>
       <c r="E41" s="2">
-        <v>4</v>
+        <v>65</v>
       </c>
       <c r="F41" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G41" s="2">
-        <v>334</v>
+        <v>6618</v>
       </c>
       <c r="H41" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Vero Moda</t>
+          <t>Weekday</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>veromoda</t>
+          <t>weekdayofficial</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>690443</v>
+        <v>708144</v>
       </c>
       <c r="E42" s="2">
-        <v>2</v>
+        <v>64</v>
       </c>
       <c r="F42" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G42" s="2">
-        <v>6542</v>
+        <v>381</v>
       </c>
       <c r="H42" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Cropp</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>cropp</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>601435</v>
+        <v>601023</v>
       </c>
       <c r="E43" s="2">
-        <v>36</v>
+        <v>-27</v>
       </c>
       <c r="F43" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G43" s="2">
-        <v>7328</v>
+        <v>7414</v>
       </c>
       <c r="H43" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Jack &amp; Jones</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>jackandjones</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>520812</v>
+        <v>525740</v>
       </c>
       <c r="E44" s="2">
-        <v>51</v>
+        <v>189</v>
       </c>
       <c r="F44" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G44" s="2">
-        <v>8615</v>
+        <v>8660</v>
       </c>
       <c r="H44" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Esprit</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>esprit</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>485801</v>
+        <v>484726</v>
       </c>
       <c r="E45" s="2">
-        <v>-9</v>
+        <v>-31</v>
       </c>
       <c r="F45" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G45" s="2">
         <v>89</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Only</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>only_official</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>408534</v>
+        <v>410437</v>
       </c>
       <c r="E46" s="2">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F46" s="2">
         <v>0.01</v>
       </c>
       <c r="G46" s="2">
         <v>5101</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>s.Oliver</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>soliver</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>226806</v>
+        <v>230432</v>
       </c>
       <c r="E47" s="2">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="F47" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G47" s="2">
-        <v>1097</v>
+        <v>1167</v>
       </c>
       <c r="H47" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Tom Tailor</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>tomtailor_official</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>211381</v>
+        <v>210487</v>
       </c>
       <c r="E48" s="2">
-        <v>20</v>
+        <v>-195</v>
       </c>
       <c r="F48" s="2">
-        <v>0.01</v>
+        <v>-0.09</v>
       </c>
       <c r="G48" s="2">
-        <v>889</v>
+        <v>197</v>
       </c>
       <c r="H48" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Gerry Weber</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>gerryweberofficial</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>52956</v>
+        <v>53160</v>
       </c>
       <c r="E49" s="2">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="F49" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G49" s="2">
-        <v>2701</v>
+        <v>2729</v>
       </c>
       <c r="H49" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Sinsay</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>sinsay.official</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E50" s="2">
         <v>0</v>
       </c>
       <c r="F50" s="2">
         <v>0</v>
       </c>
       <c r="G50" s="2">
         <v>3</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>