--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,483 +161,483 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Outletcity Metzingen</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>outletcity_metzingen</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>233826</v>
+        <v>242982</v>
       </c>
       <c r="E2" s="2">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="F2" s="2">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="G2" s="2">
-        <v>4713</v>
+        <v>4768</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Designer Outlet Roermond</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>roermondoutlet</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>198857</v>
+        <v>204119</v>
       </c>
       <c r="E3" s="2">
-        <v>50</v>
+        <v>342</v>
       </c>
       <c r="F3" s="2">
-        <v>0.03</v>
+        <v>0.17</v>
       </c>
       <c r="G3" s="2">
-        <v>2931</v>
+        <v>2989</v>
       </c>
       <c r="H3" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Wertheim Village</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>wertheimvillage</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>91786</v>
+        <v>98634</v>
       </c>
       <c r="E4" s="2">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F4" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G4" s="2">
-        <v>4020</v>
+        <v>4047</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Ingolstadt Village</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ingolstadtvillage</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>91446</v>
+        <v>98229</v>
       </c>
       <c r="E5" s="2">
-        <v>43</v>
+        <v>-21</v>
       </c>
       <c r="F5" s="2">
-        <v>0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>4029</v>
+        <v>4064</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Designer Outlet Neumünster</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>designeroutletneumunster</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>62446</v>
+        <v>63607</v>
       </c>
       <c r="E6" s="2">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F6" s="2">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="G6" s="2">
-        <v>1011</v>
+        <v>1042</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Zweibrücken Fashion Outlet</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>zweibrueckenfashionoutlet</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>58044</v>
+        <v>59299</v>
       </c>
       <c r="E7" s="2">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F7" s="2">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>3319</v>
+        <v>3424</v>
       </c>
       <c r="H7" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Designer Outlet Berlin</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>designeroutletberlin</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>39515</v>
+        <v>40270</v>
       </c>
       <c r="E8" s="2">
-        <v>-3</v>
+        <v>20</v>
       </c>
       <c r="F8" s="2">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="G8" s="2">
-        <v>498</v>
+        <v>533</v>
       </c>
       <c r="H8" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Designer Outlet Ochtrup</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>designeroutletochtrup</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>35104</v>
+        <v>35878</v>
       </c>
       <c r="E9" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F9" s="2">
         <v>0.03</v>
       </c>
       <c r="G9" s="2">
-        <v>1575</v>
+        <v>1624</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Designer Outlet Soltau</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>designeroutletsoltau</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>35049</v>
+        <v>35696</v>
       </c>
       <c r="E10" s="2">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="F10" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>1695</v>
+        <v>1735</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Designer Outlets Wolfsburg</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>designeroutletswolfsburg</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>32697</v>
+        <v>33275</v>
       </c>
       <c r="E11" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F11" s="2">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="G11" s="2">
-        <v>3203</v>
+        <v>3243</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Halle Leipzig The Style Outlets</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>halle.leipzig.thestyleoutlets</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>27900</v>
+        <v>28410</v>
       </c>
       <c r="E12" s="2">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="F12" s="2">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="G12" s="2">
-        <v>1845</v>
+        <v>1869</v>
       </c>
       <c r="H12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>City Outlet Bad Münstereifel</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>cityoutlet_badmuenstereifel</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>24882</v>
+        <v>26982</v>
       </c>
       <c r="E13" s="2">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F13" s="2">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="G13" s="2">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Outlet Montabaur</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>outletmontabaur</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>20018</v>
+        <v>21031</v>
       </c>
       <c r="E14" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F14" s="2">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="G14" s="2">
-        <v>2117</v>
+        <v>2143</v>
       </c>
       <c r="H14" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Ochtum Park Bremen</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>ochtumparkbremen</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>14462</v>
+        <v>14579</v>
       </c>
       <c r="E15" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F15" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G15" s="2">
-        <v>1407</v>
+        <v>1432</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>City Outlet Geislingen</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>cityoutletgeislingen</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>14071</v>
+        <v>14015</v>
       </c>
       <c r="E16" s="2">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="F16" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>924</v>
+        <v>943</v>
       </c>
       <c r="H16" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>