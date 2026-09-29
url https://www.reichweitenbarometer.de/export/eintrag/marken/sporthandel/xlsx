--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,603 +161,603 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Foot Locker</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>footlocker</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>11318501</v>
+        <v>11300093</v>
       </c>
       <c r="E2" s="2">
-        <v>-80</v>
+        <v>-484</v>
       </c>
       <c r="F2" s="2">
         <v>-0</v>
       </c>
       <c r="G2" s="2">
-        <v>1985</v>
+        <v>2114</v>
       </c>
       <c r="H2" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>JD Sports</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>jdsports</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>2739776</v>
+        <v>2747361</v>
       </c>
       <c r="E3" s="2">
-        <v>389</v>
+        <v>38</v>
       </c>
       <c r="F3" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G3" s="2">
-        <v>28663</v>
+        <v>28785</v>
       </c>
       <c r="H3" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Snipes</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>snipes</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>1690129</v>
+        <v>1687153</v>
       </c>
       <c r="E4" s="2">
-        <v>7</v>
+        <v>-17</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G4" s="2">
-        <v>14480</v>
+        <v>14647</v>
       </c>
       <c r="H4" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Unisport</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>unisportstore</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>1348595</v>
+        <v>1348260</v>
       </c>
       <c r="E5" s="2">
-        <v>-19</v>
+        <v>64</v>
       </c>
       <c r="F5" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G5" s="2">
-        <v>14465</v>
+        <v>14658</v>
       </c>
       <c r="H5" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Dick's Sporting Goods</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>dickssportinggoods</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>962494</v>
+        <v>978449</v>
       </c>
       <c r="E6" s="2">
-        <v>259</v>
+        <v>139</v>
       </c>
       <c r="F6" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>3924</v>
+        <v>3996</v>
       </c>
       <c r="H6" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>11teamsports</t>
+          <t>Decathlon</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>11teamsports</t>
+          <t>decathlon</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>668875</v>
+        <v>675900</v>
       </c>
       <c r="E7" s="2">
-        <v>-112</v>
+        <v>151</v>
       </c>
       <c r="F7" s="2">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="2">
-        <v>10766</v>
+        <v>2556</v>
       </c>
       <c r="H7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Decathlon</t>
+          <t>11teamsports</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>decathlon</t>
+          <t>11teamsports</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>638825</v>
+        <v>668448</v>
       </c>
       <c r="E8" s="2">
-        <v>243</v>
+        <v>574</v>
       </c>
       <c r="F8" s="2">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="G8" s="2">
-        <v>2492</v>
+        <v>10856</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Academy Sports + Outdoors</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>academy</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>277540</v>
+        <v>280811</v>
       </c>
       <c r="E9" s="2">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="F9" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G9" s="2">
-        <v>3060</v>
+        <v>3103</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Bergzeit</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>bergzeit</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>165075</v>
+        <v>173717</v>
       </c>
       <c r="E10" s="2">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F10" s="2">
         <v>0.09</v>
       </c>
       <c r="G10" s="2">
-        <v>2452</v>
+        <v>2508</v>
       </c>
       <c r="H10" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Bergfreunde</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>bergfreunde</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>119715</v>
+        <v>123105</v>
       </c>
       <c r="E11" s="2">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="F11" s="2">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="G11" s="2">
-        <v>2481</v>
+        <v>2543</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Globetrotter</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>globetrotterde</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>116570</v>
+        <v>121278</v>
       </c>
       <c r="E12" s="2">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="G12" s="2">
-        <v>4290</v>
+        <v>4339</v>
       </c>
       <c r="H12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Sportspar</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>sportspar</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>98573</v>
+        <v>98398</v>
       </c>
       <c r="E13" s="2">
-        <v>-2</v>
+        <v>7</v>
       </c>
       <c r="F13" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>3307</v>
+        <v>3434</v>
       </c>
       <c r="H13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>SportScheck</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>sportscheck</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>95007</v>
+        <v>97444</v>
       </c>
       <c r="E14" s="2">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="F14" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G14" s="2">
-        <v>2904</v>
+        <v>2963</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Intersport</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>intersport</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>94668</v>
+        <v>95041</v>
       </c>
       <c r="E15" s="2">
-        <v>-9</v>
+        <v>1</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G15" s="2">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Sport 2000</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>sport2000de</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>42901</v>
+        <v>43097</v>
       </c>
       <c r="E16" s="2">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G16" s="2">
-        <v>630</v>
+        <v>648</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Hervis Sports</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hervis_sports</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>33117</v>
+        <v>33110</v>
       </c>
       <c r="E17" s="2">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="F17" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>2081</v>
+        <v>42</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Engelhorn Sports</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>engelhornsports</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>28669</v>
+        <v>28598</v>
       </c>
       <c r="E18" s="2">
-        <v>-14</v>
+        <v>-3</v>
       </c>
       <c r="F18" s="2">
-        <v>-0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>4150</v>
+        <v>4175</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Keller Sports</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>kellersports</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>24212</v>
+        <v>24072</v>
       </c>
       <c r="E19" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F19" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G19" s="2">
         <v>2552</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Gigasport</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>gigasport.at</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>21094</v>
+        <v>21297</v>
       </c>
       <c r="E20" s="2">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="F20" s="2">
-        <v>-0.03</v>
+        <v>0</v>
       </c>
       <c r="G20" s="2">
-        <v>1914</v>
+        <v>1949</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>