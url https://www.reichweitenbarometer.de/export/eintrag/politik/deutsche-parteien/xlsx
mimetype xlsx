--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,810 +161,810 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Die Linke</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>dielinke</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>654941</v>
+        <v>711579</v>
       </c>
       <c r="E2" s="2">
-        <v>159</v>
+        <v>4542</v>
       </c>
       <c r="F2" s="2">
-        <v>0.02</v>
+        <v>0.64</v>
       </c>
       <c r="G2" s="2">
-        <v>4409</v>
+        <v>4490</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Alternative für Deutschland (AfD)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>afd.bund</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>431059</v>
+        <v>460614</v>
       </c>
       <c r="E3" s="2">
-        <v>238</v>
+        <v>117</v>
       </c>
       <c r="F3" s="2">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="G3" s="2">
-        <v>3303</v>
+        <v>3465</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Bündnis 90/Die Grünen</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>die_gruenen</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>429803</v>
+        <v>441594</v>
       </c>
       <c r="E4" s="2">
-        <v>63</v>
+        <v>170</v>
       </c>
       <c r="F4" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G4" s="2">
-        <v>2670</v>
+        <v>2736</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Die PARTEI</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>diepartei</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>292154</v>
+        <v>293666</v>
       </c>
       <c r="E5" s="2">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="F5" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G5" s="2">
-        <v>1438</v>
+        <v>1620</v>
       </c>
       <c r="H5" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Christlich Demokratische Union Deutschlands (CDU)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>cdu</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>222283</v>
+        <v>225852</v>
       </c>
       <c r="E6" s="2">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="F6" s="2">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="G6" s="2">
-        <v>5816</v>
+        <v>5967</v>
       </c>
       <c r="H6" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Freie Demokratische Partei (FDP)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>fdp</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>181861</v>
+        <v>187614</v>
       </c>
       <c r="E7" s="2">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="F7" s="2">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="2">
-        <v>4990</v>
+        <v>5102</v>
       </c>
       <c r="H7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Sozialdemokratische Partei Deutschlands (SPD)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>spdde</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>168284</v>
+        <v>171290</v>
       </c>
       <c r="E8" s="2">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="F8" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="2">
-        <v>3510</v>
+        <v>3597</v>
       </c>
       <c r="H8" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Christlich-Soziale Union in Bayern (CSU)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>csu</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>99499</v>
+        <v>102559</v>
       </c>
       <c r="E9" s="2">
-        <v>-1</v>
+        <v>56</v>
       </c>
       <c r="F9" s="2">
-        <v>-0</v>
+        <v>0.05</v>
       </c>
       <c r="G9" s="2">
-        <v>7166</v>
+        <v>7277</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Volt Deutschland</t>
+          <t>Bündnis Sahra Wagenknecht (BSW)</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>voltdeutschland</t>
+          <t>bsw.bund</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>94046</v>
+        <v>102297</v>
       </c>
       <c r="E10" s="2">
-        <v>-12</v>
+        <v>115</v>
       </c>
       <c r="F10" s="2">
-        <v>-0.01</v>
+        <v>0.11</v>
       </c>
       <c r="G10" s="2">
-        <v>2105</v>
+        <v>1378</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Bündnis Sahra Wagenknecht (BSW)</t>
+          <t>Volt Deutschland</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>bsw.bund</t>
+          <t>voltdeutschland</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>93370</v>
+        <v>95177</v>
       </c>
       <c r="E11" s="2">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="F11" s="2">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="G11" s="2">
-        <v>1266</v>
+        <v>2132</v>
       </c>
       <c r="H11" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Basisdemokratische Partei Deutschland (dieBasis)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>diebasispartei</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>29824</v>
+        <v>30604</v>
       </c>
       <c r="E12" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F12" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G12" s="2">
-        <v>3358</v>
+        <v>3521</v>
       </c>
       <c r="H12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>V-Partei³</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>v_partei</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>17227</v>
+        <v>17207</v>
       </c>
       <c r="E13" s="2">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="F13" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G13" s="2">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>WerteUnion</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>werteunion</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>10851</v>
+        <v>10673</v>
       </c>
       <c r="E14" s="2">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G14" s="2">
         <v>412</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Partei der Humanisten (PdH)</t>
+          <t>Bayernpartei (BP)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>parteiderhumanisten</t>
+          <t>bayernpartei</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>8768</v>
+        <v>9301</v>
       </c>
       <c r="E15" s="2">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="F15" s="2">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="G15" s="2">
-        <v>1225</v>
+        <v>3890</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Bayernpartei (BP)</t>
+          <t>Partei der Humanisten (PdH)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>bayernpartei</t>
+          <t>parteiderhumanisten</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>8336</v>
+        <v>8732</v>
       </c>
       <c r="E16" s="2">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.07</v>
+        <v>0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>3774</v>
+        <v>1240</v>
       </c>
       <c r="H16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Partei Mensch Umwelt Tierschutz (Tierschutzpartei)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>tierschutzpartei</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>7399</v>
+        <v>7380</v>
       </c>
       <c r="E17" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F17" s="2">
-        <v>0</v>
+        <v>-0.04</v>
       </c>
       <c r="G17" s="2">
         <v>383</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Piratenpartei Deutschland</t>
+          <t>Marxistisch-Leninistische Partei Deutschlands (MLPD)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>piratenpartei</t>
+          <t>mlpd.de</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>5932</v>
+        <v>6182</v>
       </c>
       <c r="E18" s="2">
+        <v>61</v>
+      </c>
+      <c r="F18" s="2">
         <v>1</v>
       </c>
-      <c r="F18" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
-        <v>851</v>
+        <v>914</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Marxistisch-Leninistische Partei Deutschlands (MLPD)</t>
+          <t>Piratenpartei Deutschland</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>mlpd.de</t>
+          <t>piratenpartei</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>5675</v>
+        <v>5953</v>
       </c>
       <c r="E19" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F19" s="2">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="G19" s="2">
-        <v>885</v>
+        <v>859</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>BÜNDNIS DEUTSCHLAND</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>buendnisde</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>5663</v>
+        <v>5535</v>
       </c>
       <c r="E20" s="2">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F20" s="2">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="G20" s="2">
-        <v>1308</v>
+        <v>1331</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>FREIE WÄHLER</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>freiewaehler_bv</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>4709</v>
+        <v>4970</v>
       </c>
       <c r="E21" s="2">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F21" s="2">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="G21" s="2">
-        <v>1844</v>
+        <v>1944</v>
       </c>
       <c r="H21" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Ökologisch-Demokratische Partei (ÖDP)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>oedp.de</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>4025</v>
+        <v>4067</v>
       </c>
       <c r="E22" s="2">
+        <v>-1</v>
+      </c>
+      <c r="F22" s="2">
+        <v>-0.02</v>
+      </c>
+      <c r="G22" s="2">
+        <v>1721</v>
+      </c>
+      <c r="H22" s="2">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Südschleswigscher Wählerverband (SSW)</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>sswpresse</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>3288</v>
+        <v>3617</v>
       </c>
       <c r="E23" s="2">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="F23" s="2">
-        <v>-0.03</v>
+        <v>0.14</v>
       </c>
       <c r="G23" s="2">
-        <v>975</v>
+        <v>1018</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>BVB / Freie Wähler</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>bvb_fw</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>1736</v>
+        <v>1661</v>
       </c>
       <c r="E24" s="2">
-        <v>-10</v>
+        <v>-1</v>
       </c>
       <c r="F24" s="2">
-        <v>-0.57</v>
+        <v>-0.06</v>
       </c>
       <c r="G24" s="2">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Bündnis C</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>buendnisc</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>1446</v>
+        <v>1482</v>
       </c>
       <c r="E25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25" s="2">
-        <v>0.07</v>
+        <v>0</v>
       </c>
       <c r="G25" s="2">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Familien-Partei Deutschlands</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>familienpartei</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>963</v>
+        <v>889</v>
       </c>
       <c r="E26" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F26" s="2">
-        <v>0</v>
+        <v>-0.11</v>
       </c>
       <c r="G26" s="2">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Klimaliste Deutschland</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>klimaliste_deutschland</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="E27" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F27" s="2">
-        <v>0.35</v>
+        <v>0</v>
       </c>
       <c r="G27" s="2">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>