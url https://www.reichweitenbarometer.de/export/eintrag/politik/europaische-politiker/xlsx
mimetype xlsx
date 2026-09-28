--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,1443 +161,1443 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Volodymyr Zelensky</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>zelenskyy_official</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>16035154</v>
+        <v>16047117</v>
       </c>
       <c r="E2" s="2">
-        <v>2888</v>
+        <v>1780</v>
       </c>
       <c r="F2" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>10273</v>
+        <v>10586</v>
       </c>
       <c r="H2" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Recep Tayyip Erdoğan</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>rterdogan</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>11556466</v>
+        <v>11581449</v>
       </c>
       <c r="E3" s="2">
-        <v>2172</v>
+        <v>190</v>
       </c>
       <c r="F3" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G3" s="2">
-        <v>3292</v>
+        <v>3337</v>
       </c>
       <c r="H3" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Giorgia Meloni</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>giorgiameloni</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>8095313</v>
+        <v>8135632</v>
       </c>
       <c r="E4" s="2">
-        <v>8412</v>
+        <v>2066</v>
       </c>
       <c r="F4" s="2">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="G4" s="2">
-        <v>9869</v>
+        <v>9922</v>
       </c>
       <c r="H4" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Emmanuel Macron</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>emmanuelmacron</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>6906572</v>
+        <v>6975894</v>
       </c>
       <c r="E5" s="2">
-        <v>172</v>
+        <v>3609</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="G5" s="2">
-        <v>3004</v>
+        <v>3086</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Rishi Sunak</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>rishisunakmp</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>3245843</v>
+        <v>3210655</v>
       </c>
       <c r="E6" s="2">
-        <v>-754</v>
+        <v>-749</v>
       </c>
       <c r="F6" s="2">
         <v>-0.02</v>
       </c>
       <c r="G6" s="2">
-        <v>821</v>
+        <v>832</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Matteo Salvini</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>matteosalviniofficial</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>2487570</v>
+        <v>2493232</v>
       </c>
       <c r="E7" s="2">
-        <v>-139</v>
+        <v>21</v>
       </c>
       <c r="F7" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G7" s="2">
-        <v>21317</v>
+        <v>21466</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Pedro Sánchez</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>sanchezcastejon</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>2040626</v>
+        <v>2071920</v>
       </c>
       <c r="E8" s="2">
-        <v>21957</v>
+        <v>1034</v>
       </c>
       <c r="F8" s="2">
-        <v>1.09</v>
+        <v>0.05</v>
       </c>
       <c r="G8" s="2">
-        <v>4121</v>
+        <v>4136</v>
       </c>
       <c r="H8" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Boris Johnson</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>borisjohnsonuk</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>1590235</v>
+        <v>1580995</v>
       </c>
       <c r="E9" s="2">
-        <v>-136</v>
+        <v>-177</v>
       </c>
       <c r="F9" s="2">
         <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>1129</v>
+        <v>1135</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Santiago Abascal</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>santi_abascal</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>1553306</v>
+        <v>1568696</v>
       </c>
       <c r="E10" s="2">
-        <v>2271</v>
+        <v>-34</v>
       </c>
       <c r="F10" s="2">
-        <v>0.15</v>
+        <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>6180</v>
+        <v>6372</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Jordan Bardella</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>jordanbardella</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>1398891</v>
+        <v>1407606</v>
       </c>
       <c r="E11" s="2">
-        <v>177</v>
+        <v>138</v>
       </c>
       <c r="F11" s="2">
         <v>0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>1724</v>
+        <v>1748</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Alice Weidel</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>alice.weidel</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>1208367</v>
+        <v>1346872</v>
       </c>
       <c r="E12" s="2">
-        <v>972</v>
+        <v>1630</v>
       </c>
       <c r="F12" s="2">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="G12" s="2">
-        <v>1405</v>
+        <v>1507</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Nigel Farage</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>nigel_farage</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>1034112</v>
+        <v>1034126</v>
       </c>
       <c r="E13" s="2">
-        <v>271</v>
+        <v>-39</v>
       </c>
       <c r="F13" s="2">
-        <v>0.03</v>
+        <v>-0</v>
       </c>
       <c r="G13" s="2">
-        <v>1250</v>
+        <v>1311</v>
       </c>
       <c r="H13" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Petr Pavel</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>prezident_pavel</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>996012</v>
+        <v>1013114</v>
       </c>
       <c r="E14" s="2">
-        <v>4307</v>
+        <v>1764</v>
       </c>
       <c r="F14" s="2">
-        <v>0.43</v>
+        <v>0.17</v>
       </c>
       <c r="G14" s="2">
-        <v>2431</v>
+        <v>2476</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Nikol Pashinyan</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>nikolpashinyan_official</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>963501</v>
+        <v>994753</v>
       </c>
       <c r="E15" s="2">
-        <v>-147</v>
+        <v>938</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.02</v>
+        <v>0.09</v>
       </c>
       <c r="G15" s="2">
-        <v>4195</v>
+        <v>4433</v>
       </c>
       <c r="H15" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Keir Starmer</t>
+          <t>Jean-Luc Mélenchon</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>keirstarmer</t>
+          <t>jlmelenchon</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>860414</v>
+        <v>930376</v>
       </c>
       <c r="E16" s="2">
-        <v>-188</v>
+        <v>3243</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.02</v>
+        <v>0.35</v>
       </c>
       <c r="G16" s="2">
-        <v>3309</v>
+        <v>3073</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Nicușor Dan</t>
+          <t>Keir Starmer</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>nicusordanro</t>
+          <t>keirstarmer</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>832827</v>
+        <v>847638</v>
       </c>
       <c r="E17" s="2">
-        <v>-133</v>
+        <v>-228</v>
       </c>
       <c r="F17" s="2">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="G17" s="2">
-        <v>1936</v>
+        <v>3310</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Ursula von der Leyen</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>ursulavonderleyen</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>785143</v>
+        <v>798633</v>
       </c>
       <c r="E18" s="2">
-        <v>44</v>
+        <v>373</v>
       </c>
       <c r="F18" s="2">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="G18" s="2">
-        <v>1769</v>
+        <v>1816</v>
       </c>
       <c r="H18" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Jean-Luc Mélenchon</t>
+          <t>Karol Nawrocki</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>jlmelenchon</t>
+          <t>nawrockipl</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>779872</v>
+        <v>787272</v>
       </c>
       <c r="E19" s="2">
-        <v>630</v>
+        <v>113</v>
       </c>
       <c r="F19" s="2">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>2947</v>
+        <v>686</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Karol Nawrocki</t>
+          <t>Nicușor Dan</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>nawrockipl</t>
+          <t>nicusordanro</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>774450</v>
+        <v>783812</v>
       </c>
       <c r="E20" s="2">
-        <v>299</v>
+        <v>-6261</v>
       </c>
       <c r="F20" s="2">
-        <v>0.04</v>
+        <v>-0.79</v>
       </c>
       <c r="G20" s="2">
-        <v>667</v>
+        <v>1972</v>
       </c>
       <c r="H20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Alexander Stubb</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>alexstubb</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>755565</v>
+        <v>780739</v>
       </c>
       <c r="E21" s="2">
-        <v>117</v>
+        <v>1168</v>
       </c>
       <c r="F21" s="2">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="G21" s="2">
-        <v>4540</v>
+        <v>4608</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Marine Le Pen</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>marine_lepen</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>752639</v>
+        <v>778794</v>
       </c>
       <c r="E22" s="2">
-        <v>236</v>
+        <v>912</v>
       </c>
       <c r="F22" s="2">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="G22" s="2">
-        <v>1485</v>
+        <v>1503</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Donald Tusk</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>donaldtusk</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>677522</v>
+        <v>690936</v>
       </c>
       <c r="E23" s="2">
-        <v>204</v>
+        <v>303</v>
       </c>
       <c r="F23" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G23" s="2">
-        <v>1152</v>
+        <v>1225</v>
       </c>
       <c r="H23" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Edi Rama</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>ediramaal</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>640490</v>
+        <v>643198</v>
       </c>
       <c r="E24" s="2">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="F24" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G24" s="2">
-        <v>6920</v>
+        <v>7165</v>
       </c>
       <c r="H24" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Mette Frederiksen</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>mette</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>490527</v>
+        <v>507062</v>
       </c>
       <c r="E25" s="2">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="F25" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G25" s="2">
-        <v>1903</v>
+        <v>1942</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Geert Wilders</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>geertwilders</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>406759</v>
+        <v>407508</v>
       </c>
       <c r="E26" s="2">
-        <v>46</v>
+        <v>-23</v>
       </c>
       <c r="F26" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>2227</v>
+        <v>2249</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Kyriakos Mitsotakis</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>kyriakos_</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>389004</v>
+        <v>393307</v>
       </c>
       <c r="E27" s="2">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="F27" s="2">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="G27" s="2">
-        <v>1453</v>
+        <v>1474</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Viktor Orbán</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>orbanviktor</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>359243</v>
+        <v>356512</v>
       </c>
       <c r="E28" s="2">
-        <v>-26</v>
+        <v>-107</v>
       </c>
       <c r="F28" s="2">
-        <v>-0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="G28" s="2">
-        <v>5788</v>
+        <v>5807</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Friedrich Merz</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>merzcdu</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>342974</v>
+        <v>342103</v>
       </c>
       <c r="E29" s="2">
-        <v>-40</v>
+        <v>12</v>
       </c>
       <c r="F29" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G29" s="2">
-        <v>1378</v>
+        <v>1372</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Olaf Scholz</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>olafscholz</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>296679</v>
+        <v>293605</v>
       </c>
       <c r="E30" s="2">
-        <v>-47</v>
+        <v>-35</v>
       </c>
       <c r="F30" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G30" s="2">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Aleksandar Vučić</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>avucic</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>270576</v>
+        <v>288574</v>
       </c>
       <c r="E31" s="2">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="F31" s="2">
         <v>0.1</v>
       </c>
       <c r="G31" s="2">
-        <v>3644</v>
+        <v>3880</v>
       </c>
       <c r="H31" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Ulf Kristersson</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>kristerssonulf</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>239789</v>
+        <v>271916</v>
       </c>
       <c r="E32" s="2">
-        <v>15</v>
+        <v>315</v>
       </c>
       <c r="F32" s="2">
-        <v>0.01</v>
+        <v>0.12</v>
       </c>
       <c r="G32" s="2">
-        <v>3605</v>
+        <v>3849</v>
       </c>
       <c r="H32" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Alberto Núñez Feijóo</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>anunezfeijoo</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>230917</v>
+        <v>235234</v>
       </c>
       <c r="E33" s="2">
-        <v>272</v>
+        <v>62</v>
       </c>
       <c r="F33" s="2">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="G33" s="2">
-        <v>2986</v>
+        <v>3022</v>
       </c>
       <c r="H33" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Sadiq Khan</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>sadiq</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>221513</v>
+        <v>225398</v>
       </c>
       <c r="E34" s="2">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="F34" s="2">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="G34" s="2">
-        <v>2818</v>
+        <v>2881</v>
       </c>
       <c r="H34" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Kaja Kallas</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>kajakallas</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>206747</v>
+        <v>211226</v>
       </c>
       <c r="E35" s="2">
-        <v>-10</v>
+        <v>105</v>
       </c>
       <c r="F35" s="2">
-        <v>-0</v>
+        <v>0.05</v>
       </c>
       <c r="G35" s="2">
-        <v>1769</v>
+        <v>1783</v>
       </c>
       <c r="H35" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Roberta Metsola</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>roberta.metsola</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>194484</v>
+        <v>202845</v>
       </c>
       <c r="E36" s="2">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="F36" s="2">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="G36" s="2">
-        <v>2575</v>
+        <v>2613</v>
       </c>
       <c r="H36" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Jonas Gahr Støre</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>jonasgahrs</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>123929</v>
+        <v>128601</v>
       </c>
       <c r="E37" s="2">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="F37" s="2">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="G37" s="2">
-        <v>1058</v>
+        <v>1087</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Luís Montenegro</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>luismontenegro</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>102224</v>
+        <v>103940</v>
       </c>
       <c r="E38" s="2">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="F38" s="2">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G38" s="2">
-        <v>1764</v>
+        <v>1810</v>
       </c>
       <c r="H38" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Charles Michel</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>charlesmichel</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>96114</v>
+        <v>95430</v>
       </c>
       <c r="E39" s="2">
-        <v>-23</v>
+        <v>-30</v>
       </c>
       <c r="F39" s="2">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="G39" s="2">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>António Costa</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>antoniocosta.euco</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>79731</v>
+        <v>82514</v>
       </c>
       <c r="E40" s="2">
-        <v>-12</v>
+        <v>176</v>
       </c>
       <c r="F40" s="2">
-        <v>-0.02</v>
+        <v>0.21</v>
       </c>
       <c r="G40" s="2">
-        <v>384</v>
+        <v>429</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Alexander De Croo</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>alexanderdecroo</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>78306</v>
+        <v>78646</v>
       </c>
       <c r="E41" s="2">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="F41" s="2">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="G41" s="2">
-        <v>2317</v>
+        <v>2334</v>
       </c>
       <c r="H41" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Micheál Martin</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>michealmartintd</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>69141</v>
+        <v>73702</v>
       </c>
       <c r="E42" s="2">
-        <v>-6</v>
+        <v>413</v>
       </c>
       <c r="F42" s="2">
-        <v>-0.01</v>
+        <v>0.56</v>
       </c>
       <c r="G42" s="2">
-        <v>2027</v>
+        <v>2111</v>
       </c>
       <c r="H42" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Robert Fico</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>robert.fico</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>63209</v>
+        <v>63594</v>
       </c>
       <c r="E43" s="2">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="F43" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G43" s="2">
-        <v>1157</v>
+        <v>1201</v>
       </c>
       <c r="H43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Karl Nehammer</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>karl.nehammer</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>59944</v>
+        <v>59517</v>
       </c>
       <c r="E44" s="2">
-        <v>-15</v>
+        <v>-32</v>
       </c>
       <c r="F44" s="2">
-        <v>-0.03</v>
+        <v>-0.05</v>
       </c>
       <c r="G44" s="2">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Frans Timmermans</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>frans__timmermans</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>51925</v>
+        <v>51584</v>
       </c>
       <c r="E45" s="2">
-        <v>3</v>
+        <v>-12</v>
       </c>
       <c r="F45" s="2">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G45" s="2">
         <v>989</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Petteri Orpo</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>petteriorpo</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>49742</v>
+        <v>50299</v>
       </c>
       <c r="E46" s="2">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F46" s="2">
         <v>-0</v>
       </c>
       <c r="G46" s="2">
-        <v>1065</v>
+        <v>1104</v>
       </c>
       <c r="H46" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Andrej Plenković</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>plenkovic.andrej</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>42235</v>
+        <v>43386</v>
       </c>
       <c r="E47" s="2">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F47" s="2">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="G47" s="2">
-        <v>1290</v>
+        <v>1364</v>
       </c>
       <c r="H47" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Luc Frieden</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>luc.frieden</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>17509</v>
+        <v>17808</v>
       </c>
       <c r="E48" s="2">
         <v>-3</v>
       </c>
       <c r="F48" s="2">
         <v>-0.02</v>
       </c>
       <c r="G48" s="2">
-        <v>777</v>
+        <v>809</v>
       </c>
       <c r="H48" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>