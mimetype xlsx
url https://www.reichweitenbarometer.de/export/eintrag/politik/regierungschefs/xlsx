--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,1383 +161,1383 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Narendra Modi (Indien)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>narendramodi</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>106045232</v>
+        <v>106801197</v>
       </c>
       <c r="E2" s="2">
-        <v>267777</v>
+        <v>-4147</v>
       </c>
       <c r="F2" s="2">
-        <v>0.25</v>
+        <v>-0</v>
       </c>
       <c r="G2" s="2">
-        <v>1460</v>
+        <v>1544</v>
       </c>
       <c r="H2" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Donald Trump (USA)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>realdonaldtrump</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>44117060</v>
+        <v>44041504</v>
       </c>
       <c r="E3" s="2">
-        <v>-1480</v>
+        <v>3895</v>
       </c>
       <c r="F3" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>7974</v>
+        <v>8037</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Luiz Inácio Lula da Silva (Brasilien)</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>lulaoficial</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>14816784</v>
+        <v>15303888</v>
       </c>
       <c r="E4" s="2">
-        <v>7173</v>
+        <v>33613</v>
       </c>
       <c r="F4" s="2">
-        <v>0.05</v>
+        <v>0.22</v>
       </c>
       <c r="G4" s="2">
-        <v>4622</v>
+        <v>5086</v>
       </c>
       <c r="H4" s="2">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Recep Tayyip Erdoğan (Türkei)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>rterdogan</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>11556466</v>
+        <v>11581449</v>
       </c>
       <c r="E5" s="2">
-        <v>2172</v>
+        <v>190</v>
       </c>
       <c r="F5" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G5" s="2">
-        <v>3292</v>
+        <v>3337</v>
       </c>
       <c r="H5" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Giorgia Meloni (Italien)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>giorgiameloni</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>8095313</v>
+        <v>8135632</v>
       </c>
       <c r="E6" s="2">
-        <v>8412</v>
+        <v>2066</v>
       </c>
       <c r="F6" s="2">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="G6" s="2">
-        <v>9869</v>
+        <v>9922</v>
       </c>
       <c r="H6" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Emmanuel Macron (Frankreich)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>emmanuelmacron</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>6906572</v>
+        <v>6975894</v>
       </c>
       <c r="E7" s="2">
-        <v>172</v>
+        <v>3609</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="G7" s="2">
-        <v>3004</v>
+        <v>3086</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Javier Milei (Argentinien)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>javiermilei</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>6394251</v>
+        <v>6353899</v>
       </c>
       <c r="E8" s="2">
-        <v>-95</v>
+        <v>-364</v>
       </c>
       <c r="F8" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>12350</v>
+        <v>12485</v>
       </c>
       <c r="H8" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Benjamin Netanyahu (Israel)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>b.netanyahu</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>3842341</v>
+        <v>4067262</v>
       </c>
       <c r="E9" s="2">
-        <v>3025</v>
+        <v>29124</v>
       </c>
       <c r="F9" s="2">
-        <v>0.08</v>
+        <v>0.72</v>
       </c>
       <c r="G9" s="2">
-        <v>8029</v>
+        <v>8281</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Claudia Sheinbaum (Mexiko)</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>claudia_shein</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>3464006</v>
+        <v>3557671</v>
       </c>
       <c r="E10" s="2">
-        <v>947</v>
+        <v>2692</v>
       </c>
       <c r="F10" s="2">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="G10" s="2">
-        <v>8321</v>
+        <v>8450</v>
       </c>
       <c r="H10" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Gustavo Petro (Kolumbien)</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>gustavopetrourrego</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>3108652</v>
+        <v>3246898</v>
       </c>
       <c r="E11" s="2">
-        <v>729</v>
+        <v>1682</v>
       </c>
       <c r="F11" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G11" s="2">
-        <v>4910</v>
+        <v>5008</v>
       </c>
       <c r="H11" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Nicolás Maduro (Venezuela)</t>
+          <t>Mark Carney (Kanada)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>nicolasmaduro</t>
+          <t>markjcarney</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>2366771</v>
+        <v>2423268</v>
       </c>
       <c r="E12" s="2">
-        <v>-204</v>
+        <v>2766</v>
       </c>
       <c r="F12" s="2">
-        <v>-0.01</v>
+        <v>0.11</v>
       </c>
       <c r="G12" s="2">
-        <v>14653</v>
+        <v>1184</v>
       </c>
       <c r="H12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Mark Carney (Kanada)</t>
+          <t>Nicolás Maduro (Venezuela)</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>markjcarney</t>
+          <t>nicolasmaduro</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>2085740</v>
+        <v>2352430</v>
       </c>
       <c r="E13" s="2">
-        <v>140</v>
+        <v>-286</v>
       </c>
       <c r="F13" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>1111</v>
+        <v>14717</v>
       </c>
       <c r="H13" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Pedro Sánchez (Spanien)</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>sanchezcastejon</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>2040626</v>
+        <v>2071920</v>
       </c>
       <c r="E14" s="2">
-        <v>21957</v>
+        <v>1034</v>
       </c>
       <c r="F14" s="2">
-        <v>1.09</v>
+        <v>0.05</v>
       </c>
       <c r="G14" s="2">
-        <v>4121</v>
+        <v>4136</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Gabriel Boric (Chile)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>gabrielboric</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>2017304</v>
+        <v>2061644</v>
       </c>
       <c r="E15" s="2">
-        <v>825</v>
+        <v>1703</v>
       </c>
       <c r="F15" s="2">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="G15" s="2">
-        <v>5011</v>
+        <v>5027</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Lee Jae-myung (Südkorea)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>2_jaemyung</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>1494781</v>
+        <v>1531989</v>
       </c>
       <c r="E16" s="2">
-        <v>3084</v>
+        <v>10531</v>
       </c>
       <c r="F16" s="2">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="G16" s="2">
-        <v>2222</v>
+        <v>2264</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Daniel Noboa (Ecuador)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>danielnoboaok</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>1456405</v>
+        <v>1471784</v>
       </c>
       <c r="E17" s="2">
-        <v>-111</v>
+        <v>54</v>
       </c>
       <c r="F17" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G17" s="2">
-        <v>1665</v>
+        <v>1722</v>
       </c>
       <c r="H17" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Anwar Ibrahim (Malaysia)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>anwaribrahim_my</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>1390626</v>
+        <v>1434756</v>
       </c>
       <c r="E18" s="2">
-        <v>1266</v>
+        <v>-4012</v>
       </c>
       <c r="F18" s="2">
-        <v>0.09</v>
+        <v>-0.28</v>
       </c>
       <c r="G18" s="2">
-        <v>9164</v>
+        <v>9389</v>
       </c>
       <c r="H18" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Sanae Takaichi (Japan)</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>takaichi_sanae</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>1302798</v>
+        <v>1297720</v>
       </c>
       <c r="E19" s="2">
-        <v>-285</v>
+        <v>179</v>
       </c>
       <c r="F19" s="2">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>4857</v>
+        <v>4896</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Bola Tinubu (Nigeria)</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>officialasiwajubat</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>1063369</v>
+        <v>1062698</v>
       </c>
       <c r="E20" s="2">
-        <v>73</v>
+        <v>-1477</v>
       </c>
       <c r="F20" s="2">
-        <v>0.01</v>
+        <v>-0.14</v>
       </c>
       <c r="G20" s="2">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Bongbong Marcos (Philippinen)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>bongbongmarcos</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>911269</v>
+        <v>904765</v>
       </c>
       <c r="E21" s="2">
-        <v>-99</v>
+        <v>-175</v>
       </c>
       <c r="F21" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G21" s="2">
-        <v>4136</v>
+        <v>4207</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Keir Starmer (Vereinigtes Königreich)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>keirstarmer</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>860414</v>
+        <v>847638</v>
       </c>
       <c r="E22" s="2">
-        <v>-188</v>
+        <v>-228</v>
       </c>
       <c r="F22" s="2">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="G22" s="2">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Donald Tusk (Polen)</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>donaldtusk</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>677522</v>
+        <v>690936</v>
       </c>
       <c r="E23" s="2">
-        <v>204</v>
+        <v>303</v>
       </c>
       <c r="F23" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G23" s="2">
-        <v>1152</v>
+        <v>1225</v>
       </c>
       <c r="H23" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Anthony Albanese (Australien)</t>
+          <t>William Ruto (Kenia)</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>albomp</t>
+          <t>williamsamoeiruto</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>672143</v>
+        <v>689165</v>
       </c>
       <c r="E24" s="2">
-        <v>93</v>
+        <v>1737</v>
       </c>
       <c r="F24" s="2">
-        <v>0.01</v>
+        <v>0.25</v>
       </c>
       <c r="G24" s="2">
-        <v>7100</v>
+        <v>1938</v>
       </c>
       <c r="H24" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>William Ruto (Kenia)</t>
+          <t>Anthony Albanese (Australien)</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>williamsamoeiruto</t>
+          <t>albomp</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>621927</v>
+        <v>684978</v>
       </c>
       <c r="E25" s="2">
-        <v>558</v>
+        <v>1883</v>
       </c>
       <c r="F25" s="2">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="G25" s="2">
-        <v>1837</v>
+        <v>7249</v>
       </c>
       <c r="H25" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Lawrence Wong (Singapur)</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>lawrencewongst</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>533117</v>
+        <v>551496</v>
       </c>
       <c r="E26" s="2">
-        <v>97</v>
+        <v>-45</v>
       </c>
       <c r="F26" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>3485</v>
+        <v>3548</v>
       </c>
       <c r="H26" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Mette Frederiksen (Dänemark)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>mette</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>490527</v>
+        <v>507062</v>
       </c>
       <c r="E27" s="2">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="F27" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G27" s="2">
-        <v>1903</v>
+        <v>1942</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Kyriakos Mitsotakis (Griechenland)</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>kyriakos_</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>389004</v>
+        <v>393307</v>
       </c>
       <c r="E28" s="2">
-        <v>16</v>
+        <v>226</v>
       </c>
       <c r="F28" s="2">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="G28" s="2">
-        <v>1453</v>
+        <v>1474</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Viktor Orbán (Ungarn)</t>
+          <t>Shehbaz Sharif (Pakistan)</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>orbanviktor</t>
+          <t>shehbazsharif</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>359243</v>
+        <v>361901</v>
       </c>
       <c r="E29" s="2">
-        <v>-26</v>
+        <v>229</v>
       </c>
       <c r="F29" s="2">
-        <v>-0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G29" s="2">
-        <v>5788</v>
+        <v>2551</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Shehbaz Sharif (Pakistan)</t>
+          <t>Viktor Orbán (Ungarn)</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>shehbazsharif</t>
+          <t>orbanviktor</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>351954</v>
+        <v>356512</v>
       </c>
       <c r="E30" s="2">
-        <v>-88</v>
+        <v>-107</v>
       </c>
       <c r="F30" s="2">
         <v>-0.03</v>
       </c>
       <c r="G30" s="2">
-        <v>2356</v>
+        <v>5807</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Friedrich Merz (Deutschland)</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>merzcdu</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>342974</v>
+        <v>342103</v>
       </c>
       <c r="E31" s="2">
-        <v>-40</v>
+        <v>12</v>
       </c>
       <c r="F31" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G31" s="2">
-        <v>1378</v>
+        <v>1372</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Christopher Luxon (Neuseeland)</t>
+          <t>Aleksandar Vučić (Serbien)</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>christopherluxon</t>
+          <t>avucic</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>275030</v>
+        <v>288574</v>
       </c>
       <c r="E32" s="2">
-        <v>29</v>
+        <v>285</v>
       </c>
       <c r="F32" s="2">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="G32" s="2">
-        <v>2375</v>
+        <v>3880</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Aleksandar Vučić (Serbien)</t>
+          <t>Christopher Luxon (Neuseeland)</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>avucic</t>
+          <t>christopherluxon</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>270576</v>
+        <v>274633</v>
       </c>
       <c r="E33" s="2">
-        <v>264</v>
+        <v>-39</v>
       </c>
       <c r="F33" s="2">
-        <v>0.1</v>
+        <v>-0.01</v>
       </c>
       <c r="G33" s="2">
-        <v>3644</v>
+        <v>2442</v>
       </c>
       <c r="H33" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Abiy Ahmed (Äthiopien)</t>
+          <t>Ulf Kristersson (Schweden)</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>pmabiyahmed</t>
+          <t>kristerssonulf</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>241546</v>
+        <v>271916</v>
       </c>
       <c r="E34" s="2">
-        <v>27</v>
+        <v>315</v>
       </c>
       <c r="F34" s="2">
-        <v>0.01</v>
+        <v>0.12</v>
       </c>
       <c r="G34" s="2">
-        <v>404</v>
+        <v>3849</v>
       </c>
       <c r="H34" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Ulf Kristersson (Schweden)</t>
+          <t>Abiy Ahmed (Äthiopien)</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>kristerssonulf</t>
+          <t>pmabiyahmed</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>239789</v>
+        <v>248776</v>
       </c>
       <c r="E35" s="2">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="F35" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G35" s="2">
-        <v>3605</v>
+        <v>436</v>
       </c>
       <c r="H35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Bart De Wever (Belgien)</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>bartdewever1</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>223618</v>
+        <v>229077</v>
       </c>
       <c r="E36" s="2">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F36" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G36" s="2">
-        <v>1712</v>
+        <v>1732</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Andrej Babiš (Tschechien)</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>andrejbabis</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>215283</v>
+        <v>216690</v>
       </c>
       <c r="E37" s="2">
-        <v>-27</v>
+        <v>16</v>
       </c>
       <c r="F37" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G37" s="2">
-        <v>1848</v>
+        <v>1951</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Yamandú Orsi (Uruguay)</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>orsi.yamandu</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>205154</v>
+        <v>207763</v>
       </c>
       <c r="E38" s="2">
-        <v>-9</v>
+        <v>54</v>
       </c>
       <c r="F38" s="2">
-        <v>-0</v>
+        <v>0.03</v>
       </c>
       <c r="G38" s="2">
-        <v>1789</v>
+        <v>1855</v>
       </c>
       <c r="H38" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Cyril Ramaphosa (Südafrika)</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>cyrilramaphosa</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>155554</v>
+        <v>157099</v>
       </c>
       <c r="E39" s="2">
-        <v>30</v>
+        <v>-1</v>
       </c>
       <c r="F39" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G39" s="2">
         <v>41</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Jonas Gahr Støre (Norwegen)</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>jonasgahrs</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>123929</v>
+        <v>128601</v>
       </c>
       <c r="E40" s="2">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="F40" s="2">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="G40" s="2">
-        <v>1058</v>
+        <v>1087</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Luís Montenegro (Portugal)</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>luismontenegro</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>102224</v>
+        <v>103940</v>
       </c>
       <c r="E41" s="2">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="F41" s="2">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G41" s="2">
-        <v>1764</v>
+        <v>1810</v>
       </c>
       <c r="H41" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Muhammad Yunus (Bangladesch)</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>professormuhammadyunus</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>71036</v>
+        <v>75661</v>
       </c>
       <c r="E42" s="2">
-        <v>128</v>
+        <v>86</v>
       </c>
       <c r="F42" s="2">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="G42" s="2">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Micheál Martin (Irland)</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>michealmartintd</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>69141</v>
+        <v>73702</v>
       </c>
       <c r="E43" s="2">
-        <v>-6</v>
+        <v>413</v>
       </c>
       <c r="F43" s="2">
-        <v>-0.01</v>
+        <v>0.56</v>
       </c>
       <c r="G43" s="2">
-        <v>2027</v>
+        <v>2111</v>
       </c>
       <c r="H43" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Robert Fico (Slowakei)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>robert.fico</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>63209</v>
+        <v>63594</v>
       </c>
       <c r="E44" s="2">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="F44" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G44" s="2">
-        <v>1157</v>
+        <v>1201</v>
       </c>
       <c r="H44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Petteri Orpo (Finnland)</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>petteriorpo</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>49742</v>
+        <v>50299</v>
       </c>
       <c r="E45" s="2">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F45" s="2">
         <v>-0</v>
       </c>
       <c r="G45" s="2">
-        <v>1065</v>
+        <v>1104</v>
       </c>
       <c r="H45" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Andrej Plenković (Kroatien)</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>plenkovic.andrej</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>42235</v>
+        <v>43386</v>
       </c>
       <c r="E46" s="2">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F46" s="2">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="G46" s="2">
-        <v>1290</v>
+        <v>1364</v>
       </c>
       <c r="H46" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>