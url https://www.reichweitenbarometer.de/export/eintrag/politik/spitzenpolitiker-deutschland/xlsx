--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,1467 +161,1467 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Alice Weidel</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>alice.weidel</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>1208367</v>
+        <v>1346872</v>
       </c>
       <c r="E2" s="2">
-        <v>972</v>
+        <v>1630</v>
       </c>
       <c r="F2" s="2">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="G2" s="2">
-        <v>1405</v>
+        <v>1507</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Heidi Reichinnek</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>heidireichinnek</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>998558</v>
+        <v>1038756</v>
       </c>
       <c r="E3" s="2">
-        <v>485</v>
+        <v>798</v>
       </c>
       <c r="F3" s="2">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="G3" s="2">
-        <v>1042</v>
+        <v>1073</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Markus Söder</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>markus.soeder</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>793047</v>
+        <v>796436</v>
       </c>
       <c r="E4" s="2">
-        <v>-45</v>
+        <v>225</v>
       </c>
       <c r="F4" s="2">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G4" s="2">
-        <v>9961</v>
+        <v>10137</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Annalena Baerbock</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>abaerbock</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>719643</v>
+        <v>716472</v>
       </c>
       <c r="E5" s="2">
-        <v>-106</v>
+        <v>-94</v>
       </c>
       <c r="F5" s="2">
         <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Robert Habeck</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>robert.habeck</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>668496</v>
+        <v>682600</v>
       </c>
       <c r="E6" s="2">
-        <v>328</v>
+        <v>421</v>
       </c>
       <c r="F6" s="2">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G6" s="2">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Christian Lindner</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>christianlindner</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>424840</v>
+        <v>433237</v>
       </c>
       <c r="E7" s="2">
-        <v>318</v>
+        <v>24</v>
       </c>
       <c r="F7" s="2">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>2276</v>
+        <v>2281</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Sahra Wagenknecht</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>sahra_wagenknecht</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>377856</v>
+        <v>415774</v>
       </c>
       <c r="E8" s="2">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="F8" s="2">
         <v>0.05</v>
       </c>
       <c r="G8" s="2">
-        <v>1489</v>
+        <v>1552</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Friedrich Merz</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>merzcdu</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>342974</v>
+        <v>342103</v>
       </c>
       <c r="E9" s="2">
-        <v>-40</v>
+        <v>12</v>
       </c>
       <c r="F9" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G9" s="2">
-        <v>1378</v>
+        <v>1372</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Karl Lauterbach</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>karl_lauterbach_mdb</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>339260</v>
+        <v>341417</v>
       </c>
       <c r="E10" s="2">
-        <v>80</v>
+        <v>-21</v>
       </c>
       <c r="F10" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>2127</v>
+        <v>2251</v>
       </c>
       <c r="H10" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Cem Özdemir</t>
+          <t>Julia Klöckner</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>cem.oezdemir</t>
+          <t>juliakloeckner</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>316972</v>
+        <v>329445</v>
       </c>
       <c r="E11" s="2">
-        <v>141</v>
+        <v>438</v>
       </c>
       <c r="F11" s="2">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="G11" s="2">
-        <v>2140</v>
+        <v>7873</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Olaf Scholz</t>
+          <t>Cem Özdemir</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>olafscholz</t>
+          <t>cem.oezdemir</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>296679</v>
+        <v>320979</v>
       </c>
       <c r="E12" s="2">
-        <v>-47</v>
+        <v>66</v>
       </c>
       <c r="F12" s="2">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="G12" s="2">
-        <v>1762</v>
+        <v>2176</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Julia Klöckner</t>
+          <t>Olaf Scholz</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>juliakloeckner</t>
+          <t>olafscholz</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>256716</v>
+        <v>293605</v>
       </c>
       <c r="E13" s="2">
-        <v>87</v>
+        <v>-35</v>
       </c>
       <c r="F13" s="2">
-        <v>0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>7746</v>
+        <v>1766</v>
       </c>
       <c r="H13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Felix Banaszak</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>fbanaszak</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>226581</v>
+        <v>257423</v>
       </c>
       <c r="E14" s="2">
-        <v>12</v>
+        <v>1684</v>
       </c>
       <c r="F14" s="2">
-        <v>0.01</v>
+        <v>0.66</v>
       </c>
       <c r="G14" s="2">
-        <v>1268</v>
+        <v>1356</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Jan van Aken</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>jan.aken</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>172467</v>
+        <v>174122</v>
       </c>
       <c r="E15" s="2">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="F15" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G15" s="2">
-        <v>513</v>
+        <v>531</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Tino Chrupalla</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>chrupallatino</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>152064</v>
+        <v>168633</v>
       </c>
       <c r="E16" s="2">
-        <v>22</v>
+        <v>246</v>
       </c>
       <c r="F16" s="2">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
       <c r="G16" s="2">
-        <v>899</v>
+        <v>986</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Ines Schwerdtner</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>inesschwerdtner</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>143064</v>
+        <v>159639</v>
       </c>
       <c r="E17" s="2">
-        <v>52</v>
+        <v>689</v>
       </c>
       <c r="F17" s="2">
-        <v>0.04</v>
+        <v>0.43</v>
       </c>
       <c r="G17" s="2">
-        <v>1247</v>
+        <v>1344</v>
       </c>
       <c r="H17" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Jens Spahn</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>jensspahn</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>129285</v>
+        <v>128402</v>
       </c>
       <c r="E18" s="2">
-        <v>-21</v>
+        <v>-15</v>
       </c>
       <c r="F18" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G18" s="2">
         <v>2362</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Lars Klingbeil</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>larsklingbeil</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>116243</v>
+        <v>117232</v>
       </c>
       <c r="E19" s="2">
-        <v>-23</v>
+        <v>7</v>
       </c>
       <c r="F19" s="2">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>3104</v>
+        <v>3146</v>
       </c>
       <c r="H19" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Boris Pistorius</t>
+          <t>Hendrik Wüst</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>boris.pistorius</t>
+          <t>hendrik.wuest</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>96142</v>
+        <v>108393</v>
       </c>
       <c r="E20" s="2">
-        <v>24</v>
+        <v>280</v>
       </c>
       <c r="F20" s="2">
-        <v>0.03</v>
+        <v>0.26</v>
       </c>
       <c r="G20" s="2">
-        <v>693</v>
+        <v>2116</v>
       </c>
       <c r="H20" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Hendrik Wüst</t>
+          <t>Katharina Dröge</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>hendrik.wuest</t>
+          <t>katharina.droege</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>93369</v>
+        <v>100973</v>
       </c>
       <c r="E21" s="2">
-        <v>48</v>
+        <v>667</v>
       </c>
       <c r="F21" s="2">
-        <v>0.05</v>
+        <v>0.67</v>
       </c>
       <c r="G21" s="2">
-        <v>2066</v>
+        <v>2249</v>
       </c>
       <c r="H21" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Franziska Brantner</t>
+          <t>Boris Pistorius</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>franziska.brantner</t>
+          <t>boris.pistorius</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>85103</v>
+        <v>98277</v>
       </c>
       <c r="E22" s="2">
-        <v>176</v>
+        <v>100</v>
       </c>
       <c r="F22" s="2">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="G22" s="2">
-        <v>961</v>
+        <v>716</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Britta Haßelmann</t>
+          <t>Franziska Brantner</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>britta.hasselmann</t>
+          <t>franziska.brantner</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>77726</v>
+        <v>87666</v>
       </c>
       <c r="E23" s="2">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F23" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G23" s="2">
-        <v>1019</v>
+        <v>1007</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Dorothee Bär</t>
+          <t>Manuela Schwesig</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>dorobaer</t>
+          <t>manuelaschwesig</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>70879</v>
+        <v>87366</v>
       </c>
       <c r="E24" s="2">
-        <v>32</v>
+        <v>242</v>
       </c>
       <c r="F24" s="2">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="G24" s="2">
-        <v>3869</v>
+        <v>2499</v>
       </c>
       <c r="H24" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Katharina Dröge</t>
+          <t>Britta Haßelmann</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>katharina.droege</t>
+          <t>britta.hasselmann</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>66897</v>
+        <v>78816</v>
       </c>
       <c r="E25" s="2">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F25" s="2">
         <v>0.03</v>
       </c>
       <c r="G25" s="2">
-        <v>2178</v>
+        <v>1090</v>
       </c>
       <c r="H25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Manuela Schwesig</t>
+          <t>Dorothee Bär</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>manuelaschwesig</t>
+          <t>dorobaer</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>62048</v>
+        <v>71177</v>
       </c>
       <c r="E26" s="2">
-        <v>87</v>
+        <v>31</v>
       </c>
       <c r="F26" s="2">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="G26" s="2">
-        <v>2296</v>
+        <v>3955</v>
       </c>
       <c r="H26" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Michael Kretschmer</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>michaelkretschmer</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>58382</v>
+        <v>60321</v>
       </c>
       <c r="E27" s="2">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="F27" s="2">
-        <v>0.34</v>
+        <v>0.04</v>
       </c>
       <c r="G27" s="2">
-        <v>3510</v>
+        <v>3596</v>
       </c>
       <c r="H27" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Bärbel Bas</t>
+          <t>Daniel Günther</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>baerbelbas</t>
+          <t>danielguenther.sh</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>37187</v>
+        <v>38527</v>
       </c>
       <c r="E28" s="2">
-        <v>-2</v>
+        <v>41</v>
       </c>
       <c r="F28" s="2">
-        <v>-0.01</v>
+        <v>0.11</v>
       </c>
       <c r="G28" s="2">
-        <v>2528</v>
+        <v>360</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Daniel Günther</t>
+          <t>Bärbel Bas</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>danielguenther.sh</t>
+          <t>baerbelbas</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>36367</v>
+        <v>37320</v>
       </c>
       <c r="E29" s="2">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="F29" s="2">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="G29" s="2">
-        <v>350</v>
+        <v>2563</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Reem Alabali-Radovan</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>reem.alabaliradovan</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>36201</v>
+        <v>37207</v>
       </c>
       <c r="E30" s="2">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="F30" s="2">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="G30" s="2">
-        <v>802</v>
+        <v>827</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Olaf Lies</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>olaf.lies.mp</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>33112</v>
+        <v>34440</v>
       </c>
       <c r="E31" s="2">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F31" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G31" s="2">
-        <v>1938</v>
+        <v>1971</v>
       </c>
       <c r="H31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Verena Hubertz</t>
+          <t>Matthias Miersch</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>verenahubertz</t>
+          <t>matthiasmiersch</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>30606</v>
+        <v>32669</v>
       </c>
       <c r="E32" s="2">
-        <v>-1</v>
+        <v>27</v>
       </c>
       <c r="F32" s="2">
-        <v>-0</v>
+        <v>0.08</v>
       </c>
       <c r="G32" s="2">
-        <v>833</v>
+        <v>1497</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Thorsten Frei</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>thorsten.frei</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>30606</v>
+        <v>32636</v>
       </c>
       <c r="E33" s="2">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="F33" s="2">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="G33" s="2">
-        <v>3522</v>
+        <v>3596</v>
       </c>
       <c r="H33" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Anke Rehlinger</t>
+          <t>Verena Hubertz</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>ankerehlinger</t>
+          <t>verenahubertz</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>24866</v>
+        <v>30771</v>
       </c>
       <c r="E34" s="2">
-        <v>18</v>
+        <v>-2</v>
       </c>
       <c r="F34" s="2">
-        <v>0.07</v>
+        <v>-0.01</v>
       </c>
       <c r="G34" s="2">
-        <v>1994</v>
+        <v>858</v>
       </c>
       <c r="H34" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Matthias Miersch</t>
+          <t>Anke Rehlinger</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>matthiasmiersch</t>
+          <t>ankerehlinger</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>22708</v>
+        <v>26348</v>
       </c>
       <c r="E35" s="2">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="F35" s="2">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="G35" s="2">
-        <v>1456</v>
+        <v>2074</v>
       </c>
       <c r="H35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Sören Pellmann</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>soerenpellmann</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>20558</v>
+        <v>21487</v>
       </c>
       <c r="E36" s="2">
-        <v>-1</v>
+        <v>50</v>
       </c>
       <c r="F36" s="2">
-        <v>-0</v>
+        <v>0.23</v>
       </c>
       <c r="G36" s="2">
-        <v>3820</v>
+        <v>3911</v>
       </c>
       <c r="H36" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Johann Wadephul</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>jowadephul</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>19790</v>
+        <v>20872</v>
       </c>
       <c r="E37" s="2">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F37" s="2">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="G37" s="2">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Alexander Schweitzer</t>
+          <t>Nina Warken</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>alexander.schweitzer</t>
+          <t>nina.warken</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>17662</v>
+        <v>17889</v>
       </c>
       <c r="E38" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F38" s="2">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="G38" s="2">
-        <v>2279</v>
+        <v>1395</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Nina Warken</t>
+          <t>Alexander Schweitzer</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>nina.warken</t>
+          <t>alexander.schweitzer</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>17644</v>
+        <v>17738</v>
       </c>
       <c r="E39" s="2">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F39" s="2">
-        <v>0</v>
+        <v>-0.02</v>
       </c>
       <c r="G39" s="2">
-        <v>1369</v>
+        <v>2336</v>
       </c>
       <c r="H39" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Andreas Bovenschulte</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>andreasbovenschulte</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>15521</v>
+        <v>16233</v>
       </c>
       <c r="E40" s="2">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="F40" s="2">
-        <v>0.03</v>
+        <v>0.23</v>
       </c>
       <c r="G40" s="2">
-        <v>689</v>
+        <v>716</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Kai Wegner</t>
+          <t>Carsten Schneider</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>kaiwegner.cdu</t>
+          <t>schneidercar_spd</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>14359</v>
+        <v>14591</v>
       </c>
       <c r="E41" s="2">
-        <v>-1</v>
+        <v>21</v>
       </c>
       <c r="F41" s="2">
-        <v>-0.01</v>
+        <v>0.14</v>
       </c>
       <c r="G41" s="2">
-        <v>2709</v>
+        <v>1274</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Carsten Schneider</t>
+          <t>Kai Wegner</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>schneidercar_spd</t>
+          <t>kaiwegner.cdu</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>13175</v>
+        <v>14310</v>
       </c>
       <c r="E42" s="2">
-        <v>-3</v>
+        <v>-9</v>
       </c>
       <c r="F42" s="2">
-        <v>-0.02</v>
+        <v>-0.06</v>
       </c>
       <c r="G42" s="2">
-        <v>1240</v>
+        <v>2770</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Boris Rhein</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>boris.rhein</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>12296</v>
+        <v>12929</v>
       </c>
       <c r="E43" s="2">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F43" s="2">
-        <v>0.01</v>
+        <v>0.13</v>
       </c>
       <c r="G43" s="2">
-        <v>866</v>
+        <v>904</v>
       </c>
       <c r="H43" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Patrick Schnieder</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>pschnieder</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>11508</v>
+        <v>11647</v>
       </c>
       <c r="E44" s="2">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F44" s="2">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="G44" s="2">
         <v>3774</v>
       </c>
       <c r="H44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Mario Voigt</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>mario_voigt</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>9828</v>
+        <v>10266</v>
       </c>
       <c r="E45" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F45" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G45" s="2">
-        <v>2127</v>
+        <v>2198</v>
       </c>
       <c r="H45" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Alois Rainer</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>alois.rainer.mdb</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>8216</v>
+        <v>8693</v>
       </c>
       <c r="E46" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F46" s="2">
         <v>0.09</v>
       </c>
       <c r="G46" s="2">
-        <v>1323</v>
+        <v>1370</v>
       </c>
       <c r="H46" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Karin Prien</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>karinpriende</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>7648</v>
+        <v>7845</v>
       </c>
       <c r="E47" s="2">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="F47" s="2">
-        <v>-0.01</v>
+        <v>0.1</v>
       </c>
       <c r="G47" s="2">
         <v>268</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Dietmar Woidke</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>dietmarwoidke</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>5933</v>
+        <v>6095</v>
       </c>
       <c r="E48" s="2">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F48" s="2">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="G48" s="2">
-        <v>323</v>
+        <v>346</v>
       </c>
       <c r="H48" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Peter Tschentscher</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>peter.tschentscher</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>5485</v>
+        <v>5633</v>
       </c>
       <c r="E49" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F49" s="2">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="G49" s="2">
         <v>124</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>