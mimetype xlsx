--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,1437 +161,1437 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Stadt Hamburg</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hamburg_de</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>348773</v>
+        <v>349455</v>
       </c>
       <c r="E2" s="2">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F2" s="2">
         <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>2125</v>
+        <v>2130</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Landesregierung Nordrhein-Westfalen</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>land.nrw</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>182632</v>
+        <v>190051</v>
       </c>
       <c r="E3" s="2">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="F3" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G3" s="2">
-        <v>1732</v>
+        <v>1792</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Bayerische Staatsregierung</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>bayern.de</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>149551</v>
+        <v>152616</v>
       </c>
       <c r="E4" s="2">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="F4" s="2">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="G4" s="2">
-        <v>4175</v>
+        <v>4278</v>
       </c>
       <c r="H4" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Stadt Nürnberg</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>nuernberg_de</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>131092</v>
+        <v>132540</v>
       </c>
       <c r="E5" s="2">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="F5" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>6084</v>
+        <v>6159</v>
       </c>
       <c r="H5" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Stadt Köln</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>stadt.koeln</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>126001</v>
+        <v>128957</v>
       </c>
       <c r="E6" s="2">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="F6" s="2">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="G6" s="2">
-        <v>3167</v>
+        <v>3229</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Stadt Frankfurt am Main</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>frankfurt.de</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>123513</v>
+        <v>126952</v>
       </c>
       <c r="E7" s="2">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="F7" s="2">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="G7" s="2">
-        <v>3362</v>
+        <v>3440</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Stadt Leipzig</t>
+          <t>Stadt Düsseldorf</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>stadtleipzig</t>
+          <t>duesseldorf</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>106602</v>
+        <v>109025</v>
       </c>
       <c r="E8" s="2">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="F8" s="2">
-        <v>0.01</v>
+        <v>0.11</v>
       </c>
       <c r="G8" s="2">
-        <v>1763</v>
+        <v>5357</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Stadt Düsseldorf</t>
+          <t>Landesregierung Baden-Württemberg</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>duesseldorf</t>
+          <t>regierung_bw</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>105764</v>
+        <v>107356</v>
       </c>
       <c r="E9" s="2">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="F9" s="2">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="G9" s="2">
-        <v>5141</v>
+        <v>1505</v>
       </c>
       <c r="H9" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Landesregierung Baden-Württemberg</t>
+          <t>Stadt Leipzig</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>regierung_bw</t>
+          <t>stadtleipzig</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>103546</v>
+        <v>107251</v>
       </c>
       <c r="E10" s="2">
-        <v>140</v>
+        <v>12</v>
       </c>
       <c r="F10" s="2">
-        <v>0.14</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>1473</v>
+        <v>1780</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Landeshauptstadt Stuttgart</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>stuttgart.meine.stadt</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>99735</v>
+        <v>103521</v>
       </c>
       <c r="E11" s="2">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="F11" s="2">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="G11" s="2">
-        <v>3401</v>
+        <v>3486</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Stadt Münster</t>
+          <t>Landeshauptstadt München</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>stadt_muenster</t>
+          <t>stadtmuenchen</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>91722</v>
+        <v>95504</v>
       </c>
       <c r="E12" s="2">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F12" s="2">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="G12" s="2">
-        <v>4799</v>
+        <v>930</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Landeshauptstadt München</t>
+          <t>Stadt Münster</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>stadtmuenchen</t>
+          <t>stadt_muenster</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>91579</v>
+        <v>94021</v>
       </c>
       <c r="E13" s="2">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="F13" s="2">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="G13" s="2">
-        <v>871</v>
+        <v>4915</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Stadt Dortmund</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>stadt_dortmund</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>84802</v>
+        <v>85816</v>
       </c>
       <c r="E14" s="2">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F14" s="2">
         <v>0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>382</v>
+        <v>409</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Stadt Essen</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>essen_ruhr</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>57409</v>
+        <v>58443</v>
       </c>
       <c r="E15" s="2">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F15" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>3089</v>
+        <v>3127</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Landeshauptstadt Kiel</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>kiel.de</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>54968</v>
+        <v>55870</v>
       </c>
       <c r="E16" s="2">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F16" s="2">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G16" s="2">
-        <v>6110</v>
+        <v>6171</v>
       </c>
       <c r="H16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Bundesstadt Bonn</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>bonn.de</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>50855</v>
+        <v>52002</v>
       </c>
       <c r="E17" s="2">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F17" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>1324</v>
+        <v>1378</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Stadt Augsburg</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>stadtaugsburg</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>49533</v>
+        <v>50714</v>
       </c>
       <c r="E18" s="2">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="F18" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>2162</v>
+        <v>2191</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Hessische Landesregierung</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>regierunghessen</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>46038</v>
+        <v>46301</v>
       </c>
       <c r="E19" s="2">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F19" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G19" s="2">
-        <v>2054</v>
+        <v>2108</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Stadt Duisburg</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>duisburg_de</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>43535</v>
+        <v>44872</v>
       </c>
       <c r="E20" s="2">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F20" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G20" s="2">
-        <v>1997</v>
+        <v>2080</v>
       </c>
       <c r="H20" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Stadt Bochum</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>bochum_de</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>40367</v>
+        <v>41421</v>
       </c>
       <c r="E21" s="2">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F21" s="2">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="G21" s="2">
-        <v>740</v>
+        <v>779</v>
       </c>
       <c r="H21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Landesregierung Rheinland-Pfalz (Staatskanzlei)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>landrheinlandpfalz</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>39384</v>
+        <v>39856</v>
       </c>
       <c r="E22" s="2">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F22" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G22" s="2">
-        <v>2494</v>
+        <v>2552</v>
       </c>
       <c r="H22" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Landeshauptstadt Saarbrücken</t>
+          <t>Stadt Freiburg im Breisgau</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>saarbruecken.de</t>
+          <t>stadt_freiburg</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>38527</v>
+        <v>39624</v>
       </c>
       <c r="E23" s="2">
-        <v>-5</v>
+        <v>57</v>
       </c>
       <c r="F23" s="2">
-        <v>-0.01</v>
+        <v>0.14</v>
       </c>
       <c r="G23" s="2">
-        <v>2513</v>
+        <v>1435</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Stadt Freiburg im Breisgau</t>
+          <t>Landeshauptstadt Saarbrücken</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>stadt_freiburg</t>
+          <t>saarbruecken.de</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>37288</v>
+        <v>39124</v>
       </c>
       <c r="E24" s="2">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="F24" s="2">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="G24" s="2">
-        <v>1393</v>
+        <v>2578</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Landeshauptstadt Mainz</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>stadt_mainz</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>34891</v>
+        <v>36309</v>
       </c>
       <c r="E25" s="2">
-        <v>21</v>
+        <v>168</v>
       </c>
       <c r="F25" s="2">
-        <v>0.06</v>
+        <v>0.46</v>
       </c>
       <c r="G25" s="2">
-        <v>2633</v>
+        <v>2783</v>
       </c>
       <c r="H25" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Senat von Hamburg</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>senat_hamburg</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>33203</v>
+        <v>33978</v>
       </c>
       <c r="E26" s="2">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="F26" s="2">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="G26" s="2">
-        <v>2066</v>
+        <v>2092</v>
       </c>
       <c r="H26" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Stadt Mannheim</t>
+          <t>Landeshauptstadt Dresden</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>mannheim_de</t>
+          <t>landeshauptstadt_dresden</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>32636</v>
+        <v>33582</v>
       </c>
       <c r="E27" s="2">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F27" s="2">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="G27" s="2">
-        <v>1495</v>
+        <v>1755</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Landeshauptstadt Dresden</t>
+          <t>Stadt Mannheim</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>landeshauptstadt_dresden</t>
+          <t>mannheim_de</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>31217</v>
+        <v>33431</v>
       </c>
       <c r="E28" s="2">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F28" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G28" s="2">
-        <v>1681</v>
+        <v>1542</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Landeshauptstadt Hannover</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hannoverwaltung</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>29257</v>
+        <v>30839</v>
       </c>
       <c r="E29" s="2">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F29" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G29" s="2">
-        <v>847</v>
+        <v>882</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Niedersächsische Landesregierung</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>niedersachsen.de</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>29065</v>
+        <v>29963</v>
       </c>
       <c r="E30" s="2">
+        <v>14</v>
+      </c>
+      <c r="F30" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="G30" s="2">
+        <v>1500</v>
+      </c>
+      <c r="H30" s="2">
         <v>3</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Landeshauptstadt Erfurt</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>erfurt_de</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>28604</v>
+        <v>29174</v>
       </c>
       <c r="E31" s="2">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F31" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G31" s="2">
-        <v>3284</v>
+        <v>3301</v>
       </c>
       <c r="H31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Landeshauptstadt Wiesbaden</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>stadt.wiesbaden</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>26506</v>
+        <v>27924</v>
       </c>
       <c r="E32" s="2">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="F32" s="2">
-        <v>0.04</v>
+        <v>0.25</v>
       </c>
       <c r="G32" s="2">
-        <v>2116</v>
+        <v>2178</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Stadt Berlin</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hauptstadtportal</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>24223</v>
+        <v>25869</v>
       </c>
       <c r="E33" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F33" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G33" s="2">
-        <v>584</v>
+        <v>605</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Senat von Berlin (Senatskanzlei)</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>regberlin</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>22462</v>
+        <v>22662</v>
       </c>
       <c r="E34" s="2">
-        <v>-4</v>
+        <v>8</v>
       </c>
       <c r="F34" s="2">
-        <v>-0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G34" s="2">
-        <v>3507</v>
+        <v>3569</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Stadt Karlsruhe</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>stadt_karlsruhe</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>21397</v>
+        <v>22290</v>
       </c>
       <c r="E35" s="2">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F35" s="2">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="G35" s="2">
-        <v>1518</v>
+        <v>1543</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Stadt Bielefeld</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>stadtbielefeld</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>20464</v>
+        <v>21365</v>
       </c>
       <c r="E36" s="2">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F36" s="2">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="G36" s="2">
-        <v>1643</v>
+        <v>1682</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Hanse- und Universitätsstadt Rostock</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hrorathaus</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>17706</v>
+        <v>18639</v>
       </c>
       <c r="E37" s="2">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="F37" s="2">
-        <v>0.52</v>
+        <v>0.02</v>
       </c>
       <c r="G37" s="2">
-        <v>1677</v>
+        <v>1714</v>
       </c>
       <c r="H37" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Landeshauptstadt Potsdam</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>potsdam.de</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>17531</v>
+        <v>18068</v>
       </c>
       <c r="E38" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F38" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G38" s="2">
-        <v>2719</v>
+        <v>2844</v>
       </c>
       <c r="H38" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Landesregierung Sachsen-Anhalt</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>sachsenanhalt</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>14221</v>
+        <v>15505</v>
       </c>
       <c r="E39" s="2">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F39" s="2">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="G39" s="2">
-        <v>810</v>
+        <v>855</v>
       </c>
       <c r="H39" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Sächsische Staatsregierung</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>freistaat.sachsen</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>13820</v>
+        <v>15457</v>
       </c>
       <c r="E40" s="2">
-        <v>142</v>
+        <v>20</v>
       </c>
       <c r="F40" s="2">
-        <v>1.04</v>
+        <v>0.13</v>
       </c>
       <c r="G40" s="2">
-        <v>880</v>
+        <v>951</v>
       </c>
       <c r="H40" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Landesregierung Mecklenburg-Vorpommern (Staatskanzlei)</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>staatskanzlei.mv</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>13009</v>
+        <v>13860</v>
       </c>
       <c r="E41" s="2">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F41" s="2">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="G41" s="2">
-        <v>2299</v>
+        <v>2351</v>
       </c>
       <c r="H41" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Thüringer Landesregierung</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>thueringen.de</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>12663</v>
+        <v>13188</v>
       </c>
       <c r="E42" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F42" s="2">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="G42" s="2">
-        <v>1853</v>
+        <v>1949</v>
       </c>
       <c r="H42" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Stadt Wuppertal</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>stadt_wuppertal</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>11241</v>
+        <v>11949</v>
       </c>
       <c r="E43" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F43" s="2">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="G43" s="2">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Landesregierung Saarland (Staatskanzlei)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>staatskanzlei_des_saarlandes</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>9496</v>
+        <v>9941</v>
       </c>
       <c r="E44" s="2">
         <v>6</v>
       </c>
       <c r="F44" s="2">
         <v>0.06</v>
       </c>
       <c r="G44" s="2">
-        <v>2045</v>
+        <v>2118</v>
       </c>
       <c r="H44" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Landeshauptstadt Schwerin</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>landeshauptstadt_schwerin</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>6786</v>
+        <v>7164</v>
       </c>
       <c r="E45" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F45" s="2">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="G45" s="2">
-        <v>496</v>
+        <v>545</v>
       </c>
       <c r="H45" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Landeshauptstadt Magdeburg</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>magdeburg.de</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>3378</v>
+        <v>4729</v>
       </c>
       <c r="E46" s="2">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F46" s="2">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="G46" s="2">
-        <v>365</v>
+        <v>498</v>
       </c>
       <c r="H46" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Landesregierung Brandenburg (Staatskanzlei)</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>staatskanzleibb</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>3061</v>
+        <v>3311</v>
       </c>
       <c r="E47" s="2">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F47" s="2">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="G47" s="2">
-        <v>467</v>
+        <v>495</v>
       </c>
       <c r="H47" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Landesregierung Schleswig-Holstein</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>schleswig_holstein_</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="E48" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F48" s="2">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="G48" s="2">
         <v>62</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>