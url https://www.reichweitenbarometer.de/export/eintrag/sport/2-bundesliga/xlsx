--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -161,573 +161,573 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>FC Schalke 04</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>s04</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>1458179</v>
+        <v>1481233</v>
       </c>
       <c r="E2" s="2">
-        <v>224</v>
+        <v>-25</v>
       </c>
       <c r="F2" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G2" s="2">
-        <v>15561</v>
+        <v>15939</v>
       </c>
       <c r="H2" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Hertha BSC</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>herthabsc</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>403668</v>
+        <v>407675</v>
       </c>
       <c r="E3" s="2">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F3" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G3" s="2">
-        <v>12795</v>
+        <v>13031</v>
       </c>
       <c r="H3" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>1. FC Nürnberg</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>1_fc_nuernberg</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>269996</v>
+        <v>280463</v>
       </c>
       <c r="E4" s="2">
-        <v>106</v>
+        <v>202</v>
       </c>
       <c r="F4" s="2">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="G4" s="2">
-        <v>7584</v>
+        <v>7775</v>
       </c>
       <c r="H4" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Hannover 96</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hannover96</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>255848</v>
+        <v>259740</v>
       </c>
       <c r="E5" s="2">
-        <v>132</v>
+        <v>68</v>
       </c>
       <c r="F5" s="2">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="G5" s="2">
-        <v>6995</v>
+        <v>7127</v>
       </c>
       <c r="H5" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>1. FC Kaiserslautern</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>1fckaiserslautern1900</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>231681</v>
+        <v>237732</v>
       </c>
       <c r="E6" s="2">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="F6" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>10336</v>
+        <v>10578</v>
       </c>
       <c r="H6" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Dynamo Dresden</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>sgdynamodresden</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>217684</v>
+        <v>220185</v>
       </c>
       <c r="E7" s="2">
-        <v>190</v>
+        <v>47</v>
       </c>
       <c r="F7" s="2">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="G7" s="2">
-        <v>7295</v>
+        <v>7454</v>
       </c>
       <c r="H7" s="2">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Fortuna Düsseldorf</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>f95</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>201982</v>
+        <v>204089</v>
       </c>
       <c r="E8" s="2">
-        <v>-2</v>
+        <v>62</v>
       </c>
       <c r="F8" s="2">
-        <v>-0</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="2">
-        <v>12481</v>
+        <v>12674</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Arminia Bielefeld</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>arminiaofficial</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>200915</v>
+        <v>201713</v>
       </c>
       <c r="E9" s="2">
-        <v>-3</v>
+        <v>8</v>
       </c>
       <c r="F9" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G9" s="2">
-        <v>11271</v>
+        <v>11450</v>
       </c>
       <c r="H9" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>VfL Bochum</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>vflbochum1848.official</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>173353</v>
+        <v>175077</v>
       </c>
       <c r="E10" s="2">
-        <v>164</v>
+        <v>10</v>
       </c>
       <c r="F10" s="2">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>12899</v>
+        <v>13143</v>
       </c>
       <c r="H10" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Karlsruher SC</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>karlsruhersc</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>154077</v>
+        <v>157018</v>
       </c>
       <c r="E11" s="2">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="F11" s="2">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>8460</v>
+        <v>8727</v>
       </c>
       <c r="H11" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Holstein Kiel</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>holsteinkiel</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>135927</v>
+        <v>137861</v>
       </c>
       <c r="E12" s="2">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="F12" s="2">
         <v>0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>6804</v>
+        <v>6967</v>
       </c>
       <c r="H12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Eintracht Braunschweig</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>eintrachtbraunschweig1895</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>120985</v>
+        <v>122606</v>
       </c>
       <c r="E13" s="2">
-        <v>27</v>
+        <v>-3</v>
       </c>
       <c r="F13" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G13" s="2">
-        <v>6713</v>
+        <v>6905</v>
       </c>
       <c r="H13" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>SV Darmstadt 98</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>svdarmstadt1898</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>118825</v>
+        <v>120878</v>
       </c>
       <c r="E14" s="2">
-        <v>334</v>
+        <v>0</v>
       </c>
       <c r="F14" s="2">
-        <v>0.28</v>
+        <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>8867</v>
+        <v>8959</v>
       </c>
       <c r="H14" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>1. FC Magdeburg</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>1fcm1965</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>116030</v>
+        <v>119815</v>
       </c>
       <c r="E15" s="2">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="F15" s="2">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>10568</v>
+        <v>10819</v>
       </c>
       <c r="H15" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>SC Paderborn 07</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>scp07_official</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>109598</v>
+        <v>112666</v>
       </c>
       <c r="E16" s="2">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F16" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G16" s="2">
-        <v>6198</v>
+        <v>6332</v>
       </c>
       <c r="H16" s="2">
-        <v>7</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Preußen Münster</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>preussen06</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>87505</v>
+        <v>89568</v>
       </c>
       <c r="E17" s="2">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="F17" s="2">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>5435</v>
+        <v>5550</v>
       </c>
       <c r="H17" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>SV Elversberg</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>svelversberg</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>66278</v>
+        <v>86821</v>
       </c>
       <c r="E18" s="2">
-        <v>63</v>
+        <v>108</v>
       </c>
       <c r="F18" s="2">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="G18" s="2">
-        <v>7551</v>
+        <v>7730</v>
       </c>
       <c r="H18" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>SpVgg Greuther Fürth</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>kleeblatt_fuerth_official</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>57631</v>
+        <v>60545</v>
       </c>
       <c r="E19" s="2">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="F19" s="2">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="G19" s="2">
-        <v>4869</v>
+        <v>4986</v>
       </c>
       <c r="H19" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>