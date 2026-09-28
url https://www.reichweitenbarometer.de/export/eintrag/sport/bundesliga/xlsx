--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,573 +161,573 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>FC Bayern München</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>fcbayern</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>45153723</v>
+        <v>45609691</v>
       </c>
       <c r="E2" s="2">
-        <v>8368</v>
+        <v>5009</v>
       </c>
       <c r="F2" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>28129</v>
+        <v>28844</v>
       </c>
       <c r="H2" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Borussia Dortmund</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>bvb09</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>20665158</v>
+        <v>20765265</v>
       </c>
       <c r="E3" s="2">
-        <v>3348</v>
+        <v>125</v>
       </c>
       <c r="F3" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G3" s="2">
-        <v>16984</v>
+        <v>17530</v>
       </c>
       <c r="H3" s="2">
-        <v>22</v>
+        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Bayer 04 Leverkusen</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>bayer04fussball</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>4603921</v>
+        <v>4591022</v>
       </c>
       <c r="E4" s="2">
-        <v>-202</v>
+        <v>-753</v>
       </c>
       <c r="F4" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G4" s="2">
-        <v>18537</v>
+        <v>19076</v>
       </c>
       <c r="H4" s="2">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>RB Leipzig</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>rbleipzig</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>2252282</v>
+        <v>2291347</v>
       </c>
       <c r="E5" s="2">
-        <v>264</v>
+        <v>-370</v>
       </c>
       <c r="F5" s="2">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>13610</v>
+        <v>13935</v>
       </c>
       <c r="H5" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Eintracht Frankfurt</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>eintrachtfrankfurt</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>1362201</v>
+        <v>1366870</v>
       </c>
       <c r="E6" s="2">
-        <v>121</v>
+        <v>-135</v>
       </c>
       <c r="F6" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>16017</v>
+        <v>16292</v>
       </c>
       <c r="H6" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Borussia Mönchengladbach</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>borussia</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>1224129</v>
+        <v>1224661</v>
       </c>
       <c r="E7" s="2">
-        <v>132</v>
+        <v>-130</v>
       </c>
       <c r="F7" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>11396</v>
+        <v>11718</v>
       </c>
       <c r="H7" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>VfL Wolfsburg</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>vfl.wolfsburg</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>917642</v>
+        <v>910082</v>
       </c>
       <c r="E8" s="2">
-        <v>222</v>
+        <v>-116</v>
       </c>
       <c r="F8" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>7439</v>
+        <v>7624</v>
       </c>
       <c r="H8" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>VfB Stuttgart</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>vfb</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>776750</v>
+        <v>789714</v>
       </c>
       <c r="E9" s="2">
-        <v>172</v>
+        <v>2</v>
       </c>
       <c r="F9" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G9" s="2">
-        <v>9019</v>
+        <v>9256</v>
       </c>
       <c r="H9" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Hamburger SV</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hsv</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>769722</v>
+        <v>782672</v>
       </c>
       <c r="E10" s="2">
-        <v>713</v>
+        <v>81</v>
       </c>
       <c r="F10" s="2">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>11194</v>
+        <v>11531</v>
       </c>
       <c r="H10" s="2">
-        <v>20</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>1. FC Köln</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>fckoeln</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>690082</v>
+        <v>704895</v>
       </c>
       <c r="E11" s="2">
-        <v>287</v>
+        <v>249</v>
       </c>
       <c r="F11" s="2">
         <v>0.04</v>
       </c>
       <c r="G11" s="2">
-        <v>13157</v>
+        <v>13445</v>
       </c>
       <c r="H11" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>SC Freiburg</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>scfreiburg</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>660416</v>
+        <v>666134</v>
       </c>
       <c r="E12" s="2">
-        <v>62</v>
+        <v>200</v>
       </c>
       <c r="F12" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G12" s="2">
-        <v>9088</v>
+        <v>9314</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>SV Werder Bremen</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>werderbremen</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>601336</v>
+        <v>616141</v>
       </c>
       <c r="E13" s="2">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="F13" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>12699</v>
+        <v>13076</v>
       </c>
       <c r="H13" s="2">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>TSG 1899 Hoffenheim</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>tsghoffenheim</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>538056</v>
+        <v>539274</v>
       </c>
       <c r="E14" s="2">
-        <v>194</v>
+        <v>-51</v>
       </c>
       <c r="F14" s="2">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>13249</v>
+        <v>13507</v>
       </c>
       <c r="H14" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>FC St. Pauli</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>fcstpauli</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>489495</v>
+        <v>492124</v>
       </c>
       <c r="E15" s="2">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="F15" s="2">
         <v>0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>9577</v>
+        <v>9785</v>
       </c>
       <c r="H15" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>1. FC Union Berlin</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>1.fcunion</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>364395</v>
+        <v>366449</v>
       </c>
       <c r="E16" s="2">
-        <v>-9</v>
+        <v>5</v>
       </c>
       <c r="F16" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G16" s="2">
-        <v>7065</v>
+        <v>7285</v>
       </c>
       <c r="H16" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>1. FSV Mainz 05</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>1fsvmainz05</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>353536</v>
+        <v>359341</v>
       </c>
       <c r="E17" s="2">
-        <v>153</v>
+        <v>82</v>
       </c>
       <c r="F17" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>11678</v>
+        <v>11630</v>
       </c>
       <c r="H17" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>FC Augsburg</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>fcaugsburg1907</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>311646</v>
+        <v>320366</v>
       </c>
       <c r="E18" s="2">
-        <v>145</v>
+        <v>87</v>
       </c>
       <c r="F18" s="2">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="G18" s="2">
-        <v>10322</v>
+        <v>10557</v>
       </c>
       <c r="H18" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>1. FC Heidenheim</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>fch_1846</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>99796</v>
+        <v>100341</v>
       </c>
       <c r="E19" s="2">
-        <v>42</v>
+        <v>-5</v>
       </c>
       <c r="F19" s="2">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>6283</v>
+        <v>6366</v>
       </c>
       <c r="H19" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>