--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,450 +161,450 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Kölner Haie</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>koelnerhaieofficial</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>124827</v>
+        <v>127659</v>
       </c>
       <c r="E2" s="2">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="F2" s="2">
-        <v>0.01</v>
+        <v>0.11</v>
       </c>
       <c r="G2" s="2">
-        <v>5032</v>
+        <v>5192</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Eisbären Berlin</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>eisbaerenberlin</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>107002</v>
+        <v>108015</v>
       </c>
       <c r="E3" s="2">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="F3" s="2">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G3" s="2">
-        <v>8278</v>
+        <v>8415</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Adler Mannheim</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>adlermannheim_official</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>94012</v>
+        <v>97027</v>
       </c>
       <c r="E4" s="2">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="F4" s="2">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="G4" s="2">
-        <v>6682</v>
+        <v>6891</v>
       </c>
       <c r="H4" s="2">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>EHC Red Bull München</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>redbullmuenchen</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>83469</v>
+        <v>86016</v>
       </c>
       <c r="E5" s="2">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="F5" s="2">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="G5" s="2">
-        <v>5536</v>
+        <v>5645</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Augsburger Panther</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>aevpanther</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>56603</v>
+        <v>57533</v>
       </c>
       <c r="E6" s="2">
-        <v>-6</v>
+        <v>17</v>
       </c>
       <c r="F6" s="2">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G6" s="2">
-        <v>4517</v>
+        <v>4624</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Löwen Frankfurt</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>loewenfrankfurt</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>45925</v>
+        <v>47054</v>
       </c>
       <c r="E7" s="2">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="F7" s="2">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="G7" s="2">
-        <v>6168</v>
+        <v>6255</v>
       </c>
       <c r="H7" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Nürnberg Ice Tigers</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>nuernberg_ice_tigers</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>45160</v>
+        <v>46638</v>
       </c>
       <c r="E8" s="2">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="F8" s="2">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="G8" s="2">
-        <v>5053</v>
+        <v>5168</v>
       </c>
       <c r="H8" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Straubing Tigers</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>straubingtigersofficial</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>44893</v>
+        <v>45490</v>
       </c>
       <c r="E9" s="2">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F9" s="2">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="G9" s="2">
-        <v>5434</v>
+        <v>5530</v>
       </c>
       <c r="H9" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Schwenninger Wild Wings</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>schwenningerwildwings</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>44476</v>
+        <v>44870</v>
       </c>
       <c r="E10" s="2">
-        <v>-3</v>
+        <v>11</v>
       </c>
       <c r="F10" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G10" s="2">
-        <v>919</v>
+        <v>1029</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Iserlohn Roosters</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>iserlohnroosters_official</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>36829</v>
+        <v>37430</v>
       </c>
       <c r="E11" s="2">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F11" s="2">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G11" s="2">
-        <v>4032</v>
+        <v>4168</v>
       </c>
       <c r="H11" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Fischtown Pinguins Bremerhaven</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>ft_pinguins</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>36297</v>
+        <v>36942</v>
       </c>
       <c r="E12" s="2">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F12" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G12" s="2">
-        <v>4042</v>
+        <v>4164</v>
       </c>
       <c r="H12" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>ERC Ingolstadt</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>ercingolstadt_official</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>35998</v>
+        <v>36376</v>
       </c>
       <c r="E13" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F13" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G13" s="2">
-        <v>5365</v>
+        <v>5437</v>
       </c>
       <c r="H13" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Grizzlys Wolfsburg</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>grizzlys_wolfsburg</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>32131</v>
+        <v>32779</v>
       </c>
       <c r="E14" s="2">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="F14" s="2">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="G14" s="2">
-        <v>5673</v>
+        <v>5820</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Dresdner Eislöwen</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>eisloewen_dd</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>28027</v>
+        <v>28567</v>
       </c>
       <c r="E15" s="2">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F15" s="2">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="G15" s="2">
-        <v>4997</v>
+        <v>5225</v>
       </c>
       <c r="H15" s="2">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>