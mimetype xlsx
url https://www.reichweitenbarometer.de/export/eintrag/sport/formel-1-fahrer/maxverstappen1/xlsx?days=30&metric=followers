--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -119,402 +119,432 @@
     <col min="1" max="1" width="32" customWidth="true"/>
     <col min="2" max="2" width="16" customWidth="true"/>
     <col min="3" max="3" width="16" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Follower</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Δ Tag</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>2026-08-02</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="B2" s="2">
-        <v>18888512</v>
+        <v>19065074</v>
       </c>
       <c r="C2" s="2">
-        <v>1416</v>
+        <v>11454</v>
       </c>
     </row>
     <row r="3" spans="1:3" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>2026-08-01</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="B3" s="2">
-        <v>18887096</v>
+        <v>19053620</v>
       </c>
       <c r="C3" s="2">
-        <v>1156</v>
+        <v>15772</v>
       </c>
     </row>
     <row r="4" spans="1:3" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="B4" s="2">
-        <v>18885940</v>
+        <v>19037848</v>
       </c>
       <c r="C4" s="2">
-        <v>873</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="5" spans="1:3" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>2026-07-30</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="B5" s="2">
-        <v>18885067</v>
+        <v>19035921</v>
       </c>
       <c r="C5" s="2">
-        <v>1780</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="6" spans="1:3" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="B6" s="2">
-        <v>18883287</v>
+        <v>19034483</v>
       </c>
       <c r="C6" s="2">
-        <v>-611</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="7" spans="1:3" customHeight="0">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>2026-07-28</t>
+          <t>2026-09-21</t>
         </is>
       </c>
       <c r="B7" s="2">
-        <v>18883898</v>
+        <v>19032477</v>
       </c>
       <c r="C7" s="2">
-        <v>6993</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="8" spans="1:3" customHeight="0">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-09-20</t>
         </is>
       </c>
       <c r="B8" s="2">
-        <v>18876905</v>
+        <v>19029490</v>
       </c>
       <c r="C8" s="2">
-        <v>6256</v>
+        <v>3815</v>
       </c>
     </row>
     <row r="9" spans="1:3" customHeight="0">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>2026-07-26</t>
+          <t>2026-09-19</t>
         </is>
       </c>
       <c r="B9" s="2">
-        <v>18870649</v>
+        <v>19025675</v>
       </c>
       <c r="C9" s="2">
-        <v>1781</v>
+        <v>5104</v>
       </c>
     </row>
     <row r="10" spans="1:3" customHeight="0">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="B10" s="2">
-        <v>18868868</v>
+        <v>19020571</v>
       </c>
       <c r="C10" s="2">
-        <v>1884</v>
+        <v>14251</v>
       </c>
     </row>
     <row r="11" spans="1:3" customHeight="0">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>2026-07-24</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="B11" s="2">
-        <v>18866984</v>
+        <v>19006320</v>
       </c>
       <c r="C11" s="2">
-        <v>1813</v>
+        <v>9267</v>
       </c>
     </row>
     <row r="12" spans="1:3" customHeight="0">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>2026-07-23</t>
+          <t>2026-09-16</t>
         </is>
       </c>
       <c r="B12" s="2">
-        <v>18865171</v>
+        <v>18997053</v>
       </c>
       <c r="C12" s="2">
-        <v>-25</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="13" spans="1:3" customHeight="0">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>2026-07-22</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="B13" s="2">
-        <v>18865196</v>
+        <v>18993197</v>
       </c>
       <c r="C13" s="2">
-        <v>-42</v>
+        <v>7754</v>
       </c>
     </row>
     <row r="14" spans="1:3" customHeight="0">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>2026-07-21</t>
+          <t>2026-09-14</t>
         </is>
       </c>
       <c r="B14" s="2">
-        <v>18865238</v>
+        <v>18985443</v>
       </c>
       <c r="C14" s="2">
-        <v>4765</v>
+        <v>9944</v>
       </c>
     </row>
     <row r="15" spans="1:3" customHeight="0">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
+          <t>2026-09-13</t>
         </is>
       </c>
       <c r="B15" s="2">
-        <v>18860473</v>
+        <v>18975499</v>
       </c>
       <c r="C15" s="2">
-        <v>7090</v>
+        <v>5703</v>
       </c>
     </row>
     <row r="16" spans="1:3" customHeight="0">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>2026-07-19</t>
+          <t>2026-09-12</t>
         </is>
       </c>
       <c r="B16" s="2">
-        <v>18853383</v>
+        <v>18969796</v>
       </c>
       <c r="C16" s="2">
-        <v>6835</v>
+        <v>801</v>
       </c>
     </row>
     <row r="17" spans="1:3" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>2026-07-18</t>
-        </is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="B17" s="2">
+        <v>18968995</v>
+      </c>
+      <c r="C17" s="2">
+        <v>4153</v>
       </c>
     </row>
     <row r="18" spans="1:3" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>2026-07-17</t>
-        </is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="B18" s="2">
+        <v>18964842</v>
+      </c>
+      <c r="C18" s="2">
+        <v>2656</v>
       </c>
     </row>
     <row r="19" spans="1:3" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>2026-07-16</t>
-        </is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="B19" s="2">
+        <v>18962186</v>
+      </c>
+      <c r="C19" s="2">
+        <v>7271</v>
       </c>
     </row>
     <row r="20" spans="1:3" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>2026-07-15</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="B20" s="2">
-        <v>18846548</v>
+        <v>18954915</v>
       </c>
       <c r="C20" s="2">
-        <v>1976</v>
+        <v>8579</v>
       </c>
     </row>
     <row r="21" spans="1:3" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="B21" s="2">
-        <v>18844572</v>
+        <v>18946336</v>
       </c>
       <c r="C21" s="2">
-        <v>1914</v>
+        <v>7262</v>
       </c>
     </row>
     <row r="22" spans="1:3" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>2026-07-13</t>
+          <t>2026-09-06</t>
         </is>
       </c>
       <c r="B22" s="2">
-        <v>18842658</v>
+        <v>18939074</v>
       </c>
       <c r="C22" s="2">
-        <v>3607</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="23" spans="1:3" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>2026-07-12</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="B23" s="2">
-        <v>18839051</v>
+        <v>18935052</v>
       </c>
       <c r="C23" s="2">
-        <v>4597</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="24" spans="1:3" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>2026-07-11</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="B24" s="2">
-        <v>18834454</v>
+        <v>18933195</v>
       </c>
       <c r="C24" s="2">
-        <v>4048</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="25" spans="1:3" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="B25" s="2">
-        <v>18830406</v>
+        <v>18930522</v>
       </c>
       <c r="C25" s="2">
-        <v>5393</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="26" spans="1:3" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="B26" s="2">
-        <v>18825013</v>
+        <v>18928985</v>
       </c>
       <c r="C26" s="2">
-        <v>5920</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="27" spans="1:3" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="B27" s="2">
-        <v>18819093</v>
+        <v>18927546</v>
       </c>
       <c r="C27" s="2">
-        <v>4804</v>
+        <v>540</v>
       </c>
     </row>
     <row r="28" spans="1:3" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="B28" s="2">
-        <v>18814289</v>
+        <v>18927006</v>
       </c>
       <c r="C28" s="2">
-        <v>8734</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="29" spans="1:3" customHeight="0">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="B29" s="2">
-        <v>18805555</v>
+        <v>18924674</v>
+      </c>
+      <c r="C29" s="2">
+        <v>2938</v>
       </c>
     </row>
     <row r="30" spans="1:3" customHeight="0">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>2026-07-05</t>
-        </is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="B30" s="2">
+        <v>18921736</v>
+      </c>
+      <c r="C30" s="2">
+        <v>3254</v>
       </c>
     </row>
     <row r="31" spans="1:3" customHeight="0">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>2026-07-04</t>
-        </is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="B31" s="2">
+        <v>18918482</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>