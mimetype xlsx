--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,630 +161,630 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Lewis Hamilton</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>lewishamilton</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>43562861</v>
+        <v>44018476</v>
       </c>
       <c r="E2" s="2">
-        <v>4971</v>
+        <v>31034</v>
       </c>
       <c r="F2" s="2">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="G2" s="2">
-        <v>1684</v>
+        <v>1700</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Charles Leclerc</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>charles_leclerc</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>24181044</v>
+        <v>24247941</v>
       </c>
       <c r="E3" s="2">
-        <v>3066</v>
+        <v>8260</v>
       </c>
       <c r="F3" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G3" s="2">
-        <v>1516</v>
+        <v>1532</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Max Verstappen</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>maxverstappen1</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>18888512</v>
+        <v>19065074</v>
       </c>
       <c r="E4" s="2">
-        <v>1416</v>
+        <v>11454</v>
       </c>
       <c r="F4" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G4" s="2">
-        <v>2194</v>
+        <v>2211</v>
       </c>
       <c r="H4" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Carlos Sainz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>carlossainz55</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>12583113</v>
+        <v>12495466</v>
       </c>
       <c r="E5" s="2">
-        <v>-538</v>
+        <v>-2012</v>
       </c>
       <c r="F5" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>2401</v>
+        <v>2417</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>George Russell</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>georgerussell63</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>9071513</v>
+        <v>9205027</v>
       </c>
       <c r="E6" s="2">
-        <v>2801</v>
+        <v>3690</v>
       </c>
       <c r="F6" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G6" s="2">
-        <v>1516</v>
+        <v>1532</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Fernando Alonso</t>
+          <t>Andrea Kimi Antonelli</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>fernandoalo_oficial</t>
+          <t>kimi.antonelli</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>7914677</v>
+        <v>8926579</v>
       </c>
       <c r="E7" s="2">
-        <v>-121</v>
+        <v>24750</v>
       </c>
       <c r="F7" s="2">
-        <v>-0</v>
+        <v>0.28</v>
       </c>
       <c r="G7" s="2">
-        <v>3045</v>
+        <v>1065</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Andrea Kimi Antonelli</t>
+          <t>Fernando Alonso</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>kimi.antonelli</t>
+          <t>fernandoalo_oficial</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>7795012</v>
+        <v>7894173</v>
       </c>
       <c r="E8" s="2">
-        <v>6886</v>
+        <v>-374</v>
       </c>
       <c r="F8" s="2">
-        <v>0.09</v>
+        <v>-0</v>
       </c>
       <c r="G8" s="2">
-        <v>1032</v>
+        <v>3062</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Oscar Piastri</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>oscarpiastri</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>6605594</v>
+        <v>6679747</v>
       </c>
       <c r="E9" s="2">
-        <v>1595</v>
+        <v>1357</v>
       </c>
       <c r="F9" s="2">
         <v>0.02</v>
       </c>
       <c r="G9" s="2">
-        <v>946</v>
+        <v>960</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Pierre Gasly</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>pierregasly</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>6174849</v>
+        <v>6216368</v>
       </c>
       <c r="E10" s="2">
-        <v>-845</v>
+        <v>2538</v>
       </c>
       <c r="F10" s="2">
-        <v>-0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G10" s="2">
-        <v>1851</v>
+        <v>1868</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Franco Colapinto</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>francolapinto</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>5859141</v>
+        <v>6030226</v>
       </c>
       <c r="E11" s="2">
-        <v>1026</v>
+        <v>3026</v>
       </c>
       <c r="F11" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G11" s="2">
-        <v>735</v>
+        <v>745</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Alexander Albon</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>alex_albon</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>4434775</v>
+        <v>4484834</v>
       </c>
       <c r="E12" s="2">
-        <v>3567</v>
+        <v>433</v>
       </c>
       <c r="F12" s="2">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="H12" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Yuki Tsunoda</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>yukitsunoda0511</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>4145756</v>
+        <v>4133718</v>
       </c>
       <c r="E13" s="2">
-        <v>-1011</v>
+        <v>-335</v>
       </c>
       <c r="F13" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Oliver Bearman</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>olliebearman</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>4087072</v>
+        <v>4090131</v>
       </c>
       <c r="E14" s="2">
-        <v>936</v>
+        <v>68</v>
       </c>
       <c r="F14" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Esteban Ocon</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>estebanocon</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>3064875</v>
+        <v>3058285</v>
       </c>
       <c r="E15" s="2">
-        <v>501</v>
+        <v>447</v>
       </c>
       <c r="F15" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>1652</v>
+        <v>1658</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Nico Hülkenberg</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hulkhulkenberg</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>2975935</v>
+        <v>3003636</v>
       </c>
       <c r="E16" s="2">
-        <v>97</v>
+        <v>193</v>
       </c>
       <c r="F16" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Gabriel Bortoleto</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>gabrielbortoleto_</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>2639421</v>
+        <v>2676416</v>
       </c>
       <c r="E17" s="2">
-        <v>614</v>
+        <v>535</v>
       </c>
       <c r="F17" s="2">
         <v>0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Isack Hadjar</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>isackhadjar</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>1961710</v>
+        <v>1983311</v>
       </c>
       <c r="E18" s="2">
-        <v>121</v>
+        <v>1399</v>
       </c>
       <c r="F18" s="2">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="G18" s="2">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Lance Stroll</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>lance_stroll</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>1758723</v>
+        <v>1753264</v>
       </c>
       <c r="E19" s="2">
-        <v>-110</v>
+        <v>-192</v>
       </c>
       <c r="F19" s="2">
         <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Liam Lawson</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>liamlawson30</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>1529165</v>
+        <v>1572754</v>
       </c>
       <c r="E20" s="2">
-        <v>430</v>
+        <v>452</v>
       </c>
       <c r="F20" s="2">
         <v>0.03</v>
       </c>
       <c r="G20" s="2">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Jack Doohan</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>jackdoohan</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>578830</v>
+        <v>574049</v>
       </c>
       <c r="E21" s="2">
-        <v>-97</v>
+        <v>2</v>
       </c>
       <c r="F21" s="2">
-        <v>-0.02</v>
+        <v>0</v>
       </c>
       <c r="G21" s="2">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>