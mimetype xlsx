--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,324 +161,324 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Scuderia Ferrari</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>scuderiaferrari</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>20681016</v>
+        <v>20708890</v>
       </c>
       <c r="E2" s="2">
-        <v>-6</v>
+        <v>443</v>
       </c>
       <c r="F2" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G2" s="2">
-        <v>16800</v>
+        <v>17361</v>
       </c>
       <c r="H2" s="2">
-        <v>6</v>
+        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Mercedes-AMG PETRONAS F1 Team</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>mercedesamgf1</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>16575836</v>
+        <v>16762507</v>
       </c>
       <c r="E3" s="2">
-        <v>1465</v>
+        <v>6166</v>
       </c>
       <c r="F3" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G3" s="2">
-        <v>20598</v>
+        <v>21040</v>
       </c>
       <c r="H3" s="2">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>mclarenf1</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>mclarenf1</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>16535306</v>
+        <v>16478496</v>
       </c>
       <c r="E4" s="2">
-        <v>-1092</v>
+        <v>-1171</v>
       </c>
       <c r="F4" s="2">
         <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>8816</v>
+        <v>9454</v>
       </c>
       <c r="H4" s="2">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Oracle Red Bull Racing</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>redbullracing</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>15722122</v>
+        <v>15776873</v>
       </c>
       <c r="E5" s="2">
-        <v>139</v>
+        <v>347</v>
       </c>
       <c r="F5" s="2">
         <v>0</v>
       </c>
       <c r="G5" s="2">
-        <v>16686</v>
+        <v>17146</v>
       </c>
       <c r="H5" s="2">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Aston Martin Aramco F1 Team</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>astonmartinf1</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>5457945</v>
+        <v>5426786</v>
       </c>
       <c r="E6" s="2">
-        <v>-277</v>
+        <v>-434</v>
       </c>
       <c r="F6" s="2">
         <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>8384</v>
+        <v>8512</v>
       </c>
       <c r="H6" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>williamsf1team</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>williamsf1team</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>5223161</v>
+        <v>5213684</v>
       </c>
       <c r="E7" s="2">
-        <v>23</v>
+        <v>354</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>12725</v>
+        <v>13144</v>
       </c>
       <c r="H7" s="2">
-        <v>5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>BWT Alpine F1 Team</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>alpinef1team</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>4919781</v>
+        <v>4993098</v>
       </c>
       <c r="E8" s="2">
-        <v>164</v>
+        <v>1445</v>
       </c>
       <c r="F8" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="2">
-        <v>15079</v>
+        <v>15455</v>
       </c>
       <c r="H8" s="2">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Visa Cash App RB</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>visacashapprb</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>3972842</v>
+        <v>4011223</v>
       </c>
       <c r="E9" s="2">
-        <v>675</v>
+        <v>371</v>
       </c>
       <c r="F9" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>5189</v>
+        <v>5572</v>
       </c>
       <c r="H9" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>MoneyGram Haas F1 Team</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>haasf1team</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>3669238</v>
+        <v>3666578</v>
       </c>
       <c r="E10" s="2">
-        <v>230</v>
+        <v>60</v>
       </c>
       <c r="F10" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G10" s="2">
-        <v>11888</v>
+        <v>12172</v>
       </c>
       <c r="H10" s="2">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Stake F1 Team Kick Sauber</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>stakef1team</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>2996641</v>
+        <v>2948909</v>
       </c>
       <c r="E11" s="2">
-        <v>-773</v>
+        <v>-969</v>
       </c>
       <c r="F11" s="2">
         <v>-0.03</v>
       </c>
       <c r="G11" s="2">
         <v>6113</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">