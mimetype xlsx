--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,1260 +161,1260 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Cristiano Ronaldo</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>cristiano</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>678147602</v>
+        <v>679493561</v>
       </c>
       <c r="E2" s="2">
-        <v>4832</v>
+        <v>-38678</v>
       </c>
       <c r="F2" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>4115</v>
+        <v>4134</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Lionel Messi</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>leomessi</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>515567000</v>
+        <v>517039100</v>
       </c>
       <c r="E3" s="2">
-        <v>-51298</v>
+        <v>-32967</v>
       </c>
       <c r="F3" s="2">
         <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>1531</v>
+        <v>1543</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Neymar Jr</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>neymarjr</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>242594260</v>
+        <v>241825316</v>
       </c>
       <c r="E4" s="2">
-        <v>-9322</v>
+        <v>-23020</v>
       </c>
       <c r="F4" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>6137</v>
+        <v>6155</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Kylian Mbappé</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>k.mbappe</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>136399965</v>
+        <v>136890951</v>
       </c>
       <c r="E5" s="2">
-        <v>11628</v>
+        <v>-10095</v>
       </c>
       <c r="F5" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>1492</v>
+        <v>1504</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>David Beckham</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>davidbeckham</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>87858368</v>
+        <v>87708648</v>
       </c>
       <c r="E6" s="2">
-        <v>7271</v>
+        <v>-7691</v>
       </c>
       <c r="F6" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>2255</v>
+        <v>2271</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Ronaldinho</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ronaldinho</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>80921918</v>
+        <v>81098454</v>
       </c>
       <c r="E7" s="2">
-        <v>13583</v>
+        <v>-1790</v>
       </c>
       <c r="F7" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G7" s="2">
-        <v>3831</v>
+        <v>3853</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Erling Haaland</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>erling</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>76490261</v>
+        <v>77085760</v>
       </c>
       <c r="E8" s="2">
-        <v>60862</v>
+        <v>-11906</v>
       </c>
       <c r="F8" s="2">
-        <v>0.08</v>
+        <v>-0.02</v>
       </c>
       <c r="G8" s="2">
-        <v>1076</v>
+        <v>1116</v>
       </c>
       <c r="H8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Karim Benzema</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>karimbenzema</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>74093092</v>
+        <v>74403221</v>
       </c>
       <c r="E9" s="2">
-        <v>-1140</v>
+        <v>-1202</v>
       </c>
       <c r="F9" s="2">
         <v>-0</v>
       </c>
       <c r="G9" s="2">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="H9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Sergio Ramos</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>sergioramos</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>69284461</v>
+        <v>69862428</v>
       </c>
       <c r="E10" s="2">
-        <v>42256</v>
+        <v>-1247</v>
       </c>
       <c r="F10" s="2">
-        <v>0.06</v>
+        <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>2955</v>
+        <v>2973</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Mohamed Salah</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>mosalah</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>67736767</v>
+        <v>67934315</v>
       </c>
       <c r="E11" s="2">
-        <v>11290</v>
+        <v>-3256</v>
       </c>
       <c r="F11" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G11" s="2">
-        <v>1173</v>
+        <v>1186</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Marcelo</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>marcelotwelve</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>67225513</v>
+        <v>67117632</v>
       </c>
       <c r="E12" s="2">
-        <v>-1577</v>
+        <v>-6293</v>
       </c>
       <c r="F12" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>3373</v>
+        <v>3394</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Zlatan Ibrahimović</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>zlatan</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>65416306</v>
+        <v>65297675</v>
       </c>
       <c r="E13" s="2">
-        <v>523</v>
+        <v>-1028</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G13" s="2">
-        <v>1279</v>
+        <v>1302</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Vinícius Júnior</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>vinijr</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>63903465</v>
+        <v>64041836</v>
       </c>
       <c r="E14" s="2">
-        <v>24775</v>
+        <v>-10168</v>
       </c>
       <c r="F14" s="2">
-        <v>0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="G14" s="2">
-        <v>789</v>
+        <v>707</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Paul Pogba</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>paulpogba</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>63680342</v>
+        <v>63464716</v>
       </c>
       <c r="E15" s="2">
-        <v>-3188</v>
+        <v>-6992</v>
       </c>
       <c r="F15" s="2">
         <v>-0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Lamine Yamal</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>lamineyamal</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>58134045</v>
+        <v>59093240</v>
       </c>
       <c r="E16" s="2">
-        <v>64464</v>
+        <v>3169</v>
       </c>
       <c r="F16" s="2">
-        <v>0.11</v>
+        <v>0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Paulo Dybala</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>paulodybala</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>56261778</v>
+        <v>56344325</v>
       </c>
       <c r="E17" s="2">
-        <v>7090</v>
+        <v>-3509</v>
       </c>
       <c r="F17" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>1589</v>
+        <v>1604</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Jude Bellingham</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>judebellingham</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>55574614</v>
+        <v>56307885</v>
       </c>
       <c r="E18" s="2">
-        <v>61367</v>
+        <v>-3907</v>
       </c>
       <c r="F18" s="2">
-        <v>0.11</v>
+        <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="H18" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Gareth Bale</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>garethbale11</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>51173831</v>
+        <v>51093377</v>
       </c>
       <c r="E19" s="2">
-        <v>-1535</v>
+        <v>-2428</v>
       </c>
       <c r="F19" s="2">
         <v>-0</v>
       </c>
       <c r="G19" s="2">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>James Rodríguez</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>jamesrodriguez10</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>50334463</v>
+        <v>50177810</v>
       </c>
       <c r="E20" s="2">
-        <v>-2885</v>
+        <v>-4912</v>
       </c>
       <c r="F20" s="2">
         <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Toni Kroos</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>toni.kr8s</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>48819265</v>
+        <v>48853571</v>
       </c>
       <c r="E21" s="2">
-        <v>-1571</v>
+        <v>-4083</v>
       </c>
       <c r="F21" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Luis Suárez</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>luissuarez9</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>46369335</v>
+        <v>46620599</v>
       </c>
       <c r="E22" s="2">
-        <v>8034</v>
+        <v>-1067</v>
       </c>
       <c r="F22" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G22" s="2">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Andrés Iniesta</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>andresiniesta8</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>42337326</v>
+        <v>42343807</v>
       </c>
       <c r="E23" s="2">
-        <v>-650</v>
+        <v>-2617</v>
       </c>
       <c r="F23" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G23" s="2">
-        <v>2671</v>
+        <v>2697</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Antoine Griezmann</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>antogriezmann</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>39047284</v>
+        <v>39046670</v>
       </c>
       <c r="E24" s="2">
-        <v>-864</v>
+        <v>-1987</v>
       </c>
       <c r="F24" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>1421</v>
+        <v>1450</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Robert Lewandowski</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>_rl9</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>38917070</v>
+        <v>38790996</v>
       </c>
       <c r="E25" s="2">
-        <v>-1182</v>
+        <v>-3778</v>
       </c>
       <c r="F25" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>2507</v>
+        <v>2537</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Sergio Agüero</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>kunaguero</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>27694662</v>
+        <v>27600715</v>
       </c>
       <c r="E26" s="2">
-        <v>-3054</v>
+        <v>-2667</v>
       </c>
       <c r="F26" s="2">
         <v>-0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Ángel Di María</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>angeldimariajm</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>26346978</v>
+        <v>26357686</v>
       </c>
       <c r="E27" s="2">
-        <v>6914</v>
+        <v>-2462</v>
       </c>
       <c r="F27" s="2">
-        <v>0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>1818</v>
+        <v>1837</v>
       </c>
       <c r="H27" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Kevin De Bruyne</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>kevindebruyne</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>26240002</v>
+        <v>26117865</v>
       </c>
       <c r="E28" s="2">
-        <v>-3562</v>
+        <v>-3955</v>
       </c>
       <c r="F28" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G28" s="2">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Pedri</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>pedri</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>24243871</v>
+        <v>24573245</v>
       </c>
       <c r="E29" s="2">
-        <v>11887</v>
+        <v>-1266</v>
       </c>
       <c r="F29" s="2">
-        <v>0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="G29" s="2">
-        <v>656</v>
+        <v>669</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Federico Valverde</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>fedevalverde</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>21736930</v>
+        <v>21847843</v>
       </c>
       <c r="E30" s="2">
-        <v>-1501</v>
+        <v>-2241</v>
       </c>
       <c r="F30" s="2">
         <v>-0.01</v>
       </c>
       <c r="G30" s="2">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Gavi</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>pablogavi</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>21083507</v>
+        <v>21158994</v>
       </c>
       <c r="E31" s="2">
-        <v>2236</v>
+        <v>-3025</v>
       </c>
       <c r="F31" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G31" s="2">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="H31" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Gerard Piqué</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>3gerardpique</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>21076870</v>
+        <v>20975603</v>
       </c>
       <c r="E32" s="2">
-        <v>-1313</v>
+        <v>-2929</v>
       </c>
       <c r="F32" s="2">
         <v>-0.01</v>
       </c>
       <c r="G32" s="2">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Harry Kane</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>harrykane</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>20118083</v>
+        <v>20197291</v>
       </c>
       <c r="E33" s="2">
-        <v>753</v>
+        <v>-100</v>
       </c>
       <c r="F33" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G33" s="2">
-        <v>1934</v>
+        <v>1978</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Thibaut Courtois</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>thibautcourtois</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>18341053</v>
+        <v>18551136</v>
       </c>
       <c r="E34" s="2">
-        <v>668</v>
+        <v>149</v>
       </c>
       <c r="F34" s="2">
         <v>0</v>
       </c>
       <c r="G34" s="2">
-        <v>1816</v>
+        <v>1844</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Virgil van Dijk</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>virgilvandijk</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>17771939</v>
+        <v>17875418</v>
       </c>
       <c r="E35" s="2">
-        <v>1017</v>
+        <v>-1027</v>
       </c>
       <c r="F35" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G35" s="2">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Marc-André ter Stegen</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>mterstegen1</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>16680305</v>
+        <v>16553276</v>
       </c>
       <c r="E36" s="2">
-        <v>-1141</v>
+        <v>2456</v>
       </c>
       <c r="F36" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G36" s="2">
-        <v>1007</v>
+        <v>1022</v>
       </c>
       <c r="H36" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Manuel Neuer</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>manuelneuer</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>15041891</v>
+        <v>15031640</v>
       </c>
       <c r="E37" s="2">
-        <v>-1054</v>
+        <v>-396</v>
       </c>
       <c r="F37" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G37" s="2">
-        <v>813</v>
+        <v>825</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Son Heung-min</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hm_son7</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>14482682</v>
+        <v>14473630</v>
       </c>
       <c r="E38" s="2">
-        <v>-1312</v>
+        <v>-2837</v>
       </c>
       <c r="F38" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G38" s="2">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Lautaro Martínez</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>lautaromartinez</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>13125018</v>
+        <v>13283432</v>
       </c>
       <c r="E39" s="2">
-        <v>5012</v>
+        <v>-1271</v>
       </c>
       <c r="F39" s="2">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G39" s="2">
-        <v>1048</v>
+        <v>1066</v>
       </c>
       <c r="H39" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Phil Foden</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>philfoden</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>12445764</v>
+        <v>12384492</v>
       </c>
       <c r="E40" s="2">
-        <v>-1731</v>
+        <v>-3414</v>
       </c>
       <c r="F40" s="2">
-        <v>-0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="G40" s="2">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="H40" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Bruno Fernandes</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>brunofernandes8</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>11527935</v>
+        <v>11618960</v>
       </c>
       <c r="E41" s="2">
-        <v>145</v>
+        <v>623</v>
       </c>
       <c r="F41" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G41" s="2">
-        <v>1068</v>
+        <v>1084</v>
       </c>
       <c r="H41" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Bukayo Saka</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>bukayosaka87</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>8315908</v>
+        <v>8424752</v>
       </c>
       <c r="E42" s="2">
-        <v>1301</v>
+        <v>-1312</v>
       </c>
       <c r="F42" s="2">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="G42" s="2">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>