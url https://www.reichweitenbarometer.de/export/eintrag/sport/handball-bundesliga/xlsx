--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -161,573 +161,573 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>THW Kiel</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>thwhandball</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>193210</v>
+        <v>195487</v>
       </c>
       <c r="E2" s="2">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="F2" s="2">
         <v>0.02</v>
       </c>
       <c r="G2" s="2">
-        <v>7336</v>
+        <v>7489</v>
       </c>
       <c r="H2" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Rhein-Neckar Löwen</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>rnloewen</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>161227</v>
+        <v>160940</v>
       </c>
       <c r="E3" s="2">
-        <v>-13</v>
+        <v>3</v>
       </c>
       <c r="F3" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G3" s="2">
-        <v>8532</v>
+        <v>8686</v>
       </c>
       <c r="H3" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Füchse Berlin</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>fuechse_berlin</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>139714</v>
+        <v>142779</v>
       </c>
       <c r="E4" s="2">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="F4" s="2">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="G4" s="2">
-        <v>6560</v>
+        <v>6725</v>
       </c>
       <c r="H4" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>SG Flensburg-Handewitt</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>sgflensburghandewitt</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>124816</v>
+        <v>125815</v>
       </c>
       <c r="E5" s="2">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F5" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>7755</v>
+        <v>7872</v>
       </c>
       <c r="H5" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>SC Magdeburg</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>scmagdeburg</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>108521</v>
+        <v>110566</v>
       </c>
       <c r="E6" s="2">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F6" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>6416</v>
+        <v>6611</v>
       </c>
       <c r="H6" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>HSV Hamburg</t>
+          <t>VfL Gummersbach</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>hamburghandball</t>
+          <t>vflgummersbach</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>52884</v>
+        <v>53793</v>
       </c>
       <c r="E7" s="2">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="F7" s="2">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="G7" s="2">
-        <v>5910</v>
+        <v>6402</v>
       </c>
       <c r="H7" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>VfL Gummersbach</t>
+          <t>HSV Hamburg</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>vflgummersbach</t>
+          <t>hamburghandball</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>52280</v>
+        <v>53705</v>
       </c>
       <c r="E8" s="2">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F8" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="2">
-        <v>6271</v>
+        <v>6022</v>
       </c>
       <c r="H8" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>MT Melsungen</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>mtmelsungen</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>50481</v>
+        <v>51367</v>
       </c>
       <c r="E9" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F9" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>12300</v>
+        <v>12458</v>
       </c>
       <c r="H9" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>TSV Hannover-Burgdorf (Die Recken)</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>dierecken</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>43589</v>
+        <v>44556</v>
       </c>
       <c r="E10" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F10" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>4608</v>
+        <v>4673</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Frisch Auf! Göppingen</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>frischaufgp</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>36572</v>
+        <v>37164</v>
       </c>
       <c r="E11" s="2">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F11" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G11" s="2">
-        <v>7199</v>
+        <v>7433</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>TBV Lemgo Lippe</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>tbvlemgo1911</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>36363</v>
+        <v>37118</v>
       </c>
       <c r="E12" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F12" s="2">
         <v>0.03</v>
       </c>
       <c r="G12" s="2">
-        <v>5346</v>
+        <v>5465</v>
       </c>
       <c r="H12" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>TVB 1898 Stuttgart</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>tvbstuttgart</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>31031</v>
+        <v>31912</v>
       </c>
       <c r="E13" s="2">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="F13" s="2">
-        <v>0.01</v>
+        <v>0.14</v>
       </c>
       <c r="G13" s="2">
-        <v>5139</v>
+        <v>5266</v>
       </c>
       <c r="H13" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>HSG Wetzlar</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hsg.wetzlar</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>30334</v>
+        <v>30873</v>
       </c>
       <c r="E14" s="2">
         <v>6</v>
       </c>
       <c r="F14" s="2">
         <v>0.02</v>
       </c>
       <c r="G14" s="2">
-        <v>7909</v>
+        <v>8039</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>SC DHfK Leipzig</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>dhfkhandball</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>27870</v>
+        <v>28348</v>
       </c>
       <c r="E15" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F15" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G15" s="2">
-        <v>3202</v>
+        <v>3326</v>
       </c>
       <c r="H15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>HC Erlangen</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hcerlangen</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>25740</v>
+        <v>26164</v>
       </c>
       <c r="E16" s="2">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="F16" s="2">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>4744</v>
+        <v>4875</v>
       </c>
       <c r="H16" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>ThSV Eisenach</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>thsveisenach</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>21973</v>
+        <v>22210</v>
       </c>
       <c r="E17" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F17" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>3333</v>
+        <v>3413</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Bergischer HC</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>bergischerhc06</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>19662</v>
+        <v>20059</v>
       </c>
       <c r="E18" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F18" s="2">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>5639</v>
+        <v>5771</v>
       </c>
       <c r="H18" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>TSV GWD Minden</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>gwdminden</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>19239</v>
+        <v>19541</v>
       </c>
       <c r="E19" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F19" s="2">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="G19" s="2">
-        <v>3390</v>
+        <v>3461</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>