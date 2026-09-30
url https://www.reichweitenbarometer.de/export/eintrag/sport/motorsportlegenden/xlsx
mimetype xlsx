--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -161,1881 +161,1881 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Lewis Hamilton</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>lewishamilton</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>43562861</v>
+        <v>44018476</v>
       </c>
       <c r="E2" s="2">
-        <v>4971</v>
+        <v>31034</v>
       </c>
       <c r="F2" s="2">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="G2" s="2">
-        <v>1684</v>
+        <v>1700</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Charles Leclerc</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>charles_leclerc</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>24181044</v>
+        <v>24247941</v>
       </c>
       <c r="E3" s="2">
-        <v>3066</v>
+        <v>8260</v>
       </c>
       <c r="F3" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G3" s="2">
-        <v>1516</v>
+        <v>1532</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Max Verstappen</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>maxverstappen1</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>18888512</v>
+        <v>19065074</v>
       </c>
       <c r="E4" s="2">
-        <v>1416</v>
+        <v>11454</v>
       </c>
       <c r="F4" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G4" s="2">
-        <v>2194</v>
+        <v>2211</v>
       </c>
       <c r="H4" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Valentino Rossi</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>valeyellow46</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>16179594</v>
+        <v>16177583</v>
       </c>
       <c r="E5" s="2">
-        <v>612</v>
+        <v>-779</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G5" s="2">
-        <v>1662</v>
+        <v>1669</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Carlos Sainz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>carlossainz55</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>12583113</v>
+        <v>12495466</v>
       </c>
       <c r="E6" s="2">
-        <v>-538</v>
+        <v>-2012</v>
       </c>
       <c r="F6" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G6" s="2">
-        <v>2401</v>
+        <v>2417</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Daniel Ricciardo</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>danielricciardo</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>10025601</v>
+        <v>9981257</v>
       </c>
       <c r="E7" s="2">
-        <v>-149</v>
+        <v>-598</v>
       </c>
       <c r="F7" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
         <v>121</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>George Russell</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>georgerussell63</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>9071513</v>
+        <v>9205027</v>
       </c>
       <c r="E8" s="2">
-        <v>2801</v>
+        <v>3690</v>
       </c>
       <c r="F8" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G8" s="2">
-        <v>1516</v>
+        <v>1532</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Sergio Perez</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>schecoperez</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>8513101</v>
+        <v>8505428</v>
       </c>
       <c r="E9" s="2">
-        <v>-541</v>
+        <v>670</v>
       </c>
       <c r="F9" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>1526</v>
+        <v>1545</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Marc Marquez</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>marcmarquez93</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>8408696</v>
+        <v>8418713</v>
       </c>
       <c r="E10" s="2">
-        <v>-105</v>
+        <v>-80</v>
       </c>
       <c r="F10" s="2">
         <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>3376</v>
+        <v>3392</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Fernando Alonso</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>fernandoalo_oficial</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>7914677</v>
+        <v>7894173</v>
       </c>
       <c r="E11" s="2">
-        <v>-121</v>
+        <v>-374</v>
       </c>
       <c r="F11" s="2">
         <v>-0</v>
       </c>
       <c r="G11" s="2">
-        <v>3045</v>
+        <v>3062</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Ken Block</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>kblock43</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>7620331</v>
+        <v>7584731</v>
       </c>
       <c r="E12" s="2">
-        <v>-495</v>
+        <v>-718</v>
       </c>
       <c r="F12" s="2">
         <v>-0.01</v>
       </c>
       <c r="G12" s="2">
         <v>13063</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Oscar Piastri</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>oscarpiastri</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>6605594</v>
+        <v>6679747</v>
       </c>
       <c r="E13" s="2">
-        <v>1595</v>
+        <v>1357</v>
       </c>
       <c r="F13" s="2">
         <v>0.02</v>
       </c>
       <c r="G13" s="2">
-        <v>946</v>
+        <v>960</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Pierre Gasly</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>pierregasly</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>6174849</v>
+        <v>6216368</v>
       </c>
       <c r="E14" s="2">
-        <v>-845</v>
+        <v>2538</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G14" s="2">
-        <v>1851</v>
+        <v>1868</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Valtteri Bottas</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>valtteribottas</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>5645003</v>
+        <v>5641647</v>
       </c>
       <c r="E15" s="2">
-        <v>-120</v>
+        <v>-164</v>
       </c>
       <c r="F15" s="2">
         <v>-0</v>
       </c>
       <c r="G15" s="2">
-        <v>3793</v>
+        <v>3835</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Travis Pastrana</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>travispastrana</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>5204666</v>
+        <v>5233790</v>
       </c>
       <c r="E16" s="2">
-        <v>104</v>
+        <v>-51</v>
       </c>
       <c r="F16" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G16" s="2">
-        <v>4681</v>
+        <v>4757</v>
       </c>
       <c r="H16" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Alexander Albon</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>alex_albon</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>4434775</v>
+        <v>4484834</v>
       </c>
       <c r="E17" s="2">
-        <v>3567</v>
+        <v>433</v>
       </c>
       <c r="F17" s="2">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="H17" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Yuki Tsunoda</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>yukitsunoda0511</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>4145756</v>
+        <v>4133718</v>
       </c>
       <c r="E18" s="2">
-        <v>-1011</v>
+        <v>-335</v>
       </c>
       <c r="F18" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Kimi Raikkonen</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>kimimatiasraikkonen</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>3134688</v>
+        <v>3147941</v>
       </c>
       <c r="E19" s="2">
-        <v>55</v>
+        <v>-105</v>
       </c>
       <c r="F19" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G19" s="2">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Esteban Ocon</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>estebanocon</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>3064875</v>
+        <v>3058285</v>
       </c>
       <c r="E20" s="2">
-        <v>501</v>
+        <v>447</v>
       </c>
       <c r="F20" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>1652</v>
+        <v>1658</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Nico Hulkenberg</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hulkhulkenberg</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>2975935</v>
+        <v>3003636</v>
       </c>
       <c r="E21" s="2">
-        <v>97</v>
+        <v>193</v>
       </c>
       <c r="F21" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Nico Rosberg</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>nicorosberg</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>2206275</v>
+        <v>2236220</v>
       </c>
       <c r="E22" s="2">
-        <v>39</v>
+        <v>2261</v>
       </c>
       <c r="F22" s="2">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="G22" s="2">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Romain Grosjean</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>grosjeanromain</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>1859427</v>
+        <v>1852419</v>
       </c>
       <c r="E23" s="2">
-        <v>-171</v>
+        <v>-219</v>
       </c>
       <c r="F23" s="2">
         <v>-0.01</v>
       </c>
       <c r="G23" s="2">
-        <v>4274</v>
+        <v>4299</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Jorge Lorenzo</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>jorgelorenzo99</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>1832484</v>
+        <v>1828317</v>
       </c>
       <c r="E24" s="2">
-        <v>-28</v>
+        <v>-100</v>
       </c>
       <c r="F24" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>3181</v>
+        <v>3171</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Jenson Button</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>jensonbutton</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>1823939</v>
+        <v>1823071</v>
       </c>
       <c r="E25" s="2">
-        <v>-10</v>
+        <v>-116</v>
       </c>
       <c r="F25" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>2686</v>
+        <v>2709</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Lance Stroll</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>lance_stroll</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>1758723</v>
+        <v>1753264</v>
       </c>
       <c r="E26" s="2">
-        <v>-110</v>
+        <v>-192</v>
       </c>
       <c r="F26" s="2">
         <v>-0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Alex Marquez</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>alexmarquez73</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>1699410</v>
+        <v>1696459</v>
       </c>
       <c r="E27" s="2">
-        <v>-81</v>
+        <v>-77</v>
       </c>
       <c r="F27" s="2">
         <v>-0</v>
       </c>
       <c r="G27" s="2">
-        <v>2820</v>
+        <v>2845</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Rubens Barrichello</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>rubarrichello</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>1644325</v>
+        <v>1683965</v>
       </c>
       <c r="E28" s="2">
-        <v>-103</v>
+        <v>142</v>
       </c>
       <c r="F28" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G28" s="2">
-        <v>5514</v>
+        <v>5562</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Kevin Magnussen</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>kevinmagnussen</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>1538942</v>
+        <v>1525401</v>
       </c>
       <c r="E29" s="2">
-        <v>-254</v>
+        <v>-303</v>
       </c>
       <c r="F29" s="2">
         <v>-0.02</v>
       </c>
       <c r="G29" s="2">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Dani Pedrosa</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>26_danipedrosa</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>1374938</v>
+        <v>1370595</v>
       </c>
       <c r="E30" s="2">
-        <v>-92</v>
+        <v>-49</v>
       </c>
       <c r="F30" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G30" s="2">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Andrea Dovizioso</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>andreadovizioso</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>1360397</v>
+        <v>1356073</v>
       </c>
       <c r="E31" s="2">
-        <v>-52</v>
+        <v>-49</v>
       </c>
       <c r="F31" s="2">
         <v>-0</v>
       </c>
       <c r="G31" s="2">
-        <v>1373</v>
+        <v>1383</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Aleix Espargaro</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>aleixespargaro</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>1317682</v>
+        <v>1312015</v>
       </c>
       <c r="E32" s="2">
-        <v>-51</v>
+        <v>-38</v>
       </c>
       <c r="F32" s="2">
         <v>-0</v>
       </c>
       <c r="G32" s="2">
-        <v>4926</v>
+        <v>4952</v>
       </c>
       <c r="H32" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Dale Earnhardt Jr.</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>dalejr</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>1117177</v>
+        <v>1124744</v>
       </c>
       <c r="E33" s="2">
-        <v>64</v>
+        <v>-33</v>
       </c>
       <c r="F33" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G33" s="2">
-        <v>4658</v>
+        <v>4818</v>
       </c>
       <c r="H33" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Nyck de Vries</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>nyckdevries</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>659514</v>
+        <v>653815</v>
       </c>
       <c r="E34" s="2">
-        <v>-50</v>
+        <v>-48</v>
       </c>
       <c r="F34" s="2">
         <v>-0.01</v>
       </c>
       <c r="G34" s="2">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="H34" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Jimmie Johnson</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>jimmiejohnson</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>536817</v>
+        <v>539409</v>
       </c>
       <c r="E35" s="2">
-        <v>15</v>
+        <v>-29</v>
       </c>
       <c r="F35" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G35" s="2">
-        <v>2942</v>
+        <v>2978</v>
       </c>
       <c r="H35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Casey Stoner</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>official_cs27</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>535891</v>
+        <v>535319</v>
       </c>
       <c r="E36" s="2">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="F36" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G36" s="2">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="H36" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Toby Price</t>
+          <t>Kalle Rovanpera</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>tobyprice87</t>
+          <t>kallerovanpera</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>513047</v>
+        <v>511141</v>
       </c>
       <c r="E37" s="2">
-        <v>-26</v>
+        <v>17</v>
       </c>
       <c r="F37" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G37" s="2">
-        <v>4689</v>
+        <v>1066</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Kalle Rovanpera</t>
+          <t>Toby Price</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>kallerovanpera</t>
+          <t>tobyprice87</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>506108</v>
+        <v>510932</v>
       </c>
       <c r="E38" s="2">
-        <v>68</v>
+        <v>-58</v>
       </c>
       <c r="F38" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G38" s="2">
-        <v>1059</v>
+        <v>4698</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>David Coulthard</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>davidcoulthardf1</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>473052</v>
+        <v>478781</v>
       </c>
       <c r="E39" s="2">
-        <v>-29</v>
+        <v>139</v>
       </c>
       <c r="F39" s="2">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G39" s="2">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Jeff Gordon</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>jeffgordonweb</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>453007</v>
+        <v>455132</v>
       </c>
       <c r="E40" s="2">
-        <v>21</v>
+        <v>-23</v>
       </c>
       <c r="F40" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G40" s="2">
-        <v>3003</v>
+        <v>3022</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Mark Webber</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>aussiegrit</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>445620</v>
+        <v>452278</v>
       </c>
       <c r="E41" s="2">
-        <v>1099</v>
+        <v>81</v>
       </c>
       <c r="F41" s="2">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="G41" s="2">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="H41" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Ott Tanak</t>
+          <t>Thierry Neuville</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>otttanak</t>
+          <t>thierryneuville</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>417723</v>
+        <v>418235</v>
       </c>
       <c r="E42" s="2">
-        <v>-30</v>
+        <v>-2</v>
       </c>
       <c r="F42" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G42" s="2">
-        <v>1962</v>
+        <v>3586</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Thierry Neuville</t>
+          <t>Ott Tanak</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>thierryneuville</t>
+          <t>otttanak</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>413389</v>
+        <v>416123</v>
       </c>
       <c r="E43" s="2">
-        <v>275</v>
+        <v>-13</v>
       </c>
       <c r="F43" s="2">
-        <v>0.07</v>
+        <v>-0</v>
       </c>
       <c r="G43" s="2">
-        <v>3558</v>
+        <v>1972</v>
       </c>
       <c r="H43" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Kevin Harvick</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>kevinharvick</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>397721</v>
+        <v>397691</v>
       </c>
       <c r="E44" s="2">
-        <v>6</v>
+        <v>-29</v>
       </c>
       <c r="F44" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G44" s="2">
-        <v>3418</v>
+        <v>3453</v>
       </c>
       <c r="H44" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Joey Logano</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>joeylogano</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>361238</v>
+        <v>363318</v>
       </c>
       <c r="E45" s="2">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="F45" s="2">
         <v>-0</v>
       </c>
       <c r="G45" s="2">
-        <v>5872</v>
+        <v>5930</v>
       </c>
       <c r="H45" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Stoffel Vandoorne</t>
+          <t>Denny Hamlin</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>svandoorne</t>
+          <t>dennyhamlin</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>348740</v>
+        <v>349042</v>
       </c>
       <c r="E46" s="2">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="F46" s="2">
         <v>0.02</v>
       </c>
       <c r="G46" s="2">
-        <v>267</v>
+        <v>1182</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Denny Hamlin</t>
+          <t>Stoffel Vandoorne</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>dennyhamlin</t>
+          <t>svandoorne</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>342438</v>
+        <v>346746</v>
       </c>
       <c r="E47" s="2">
-        <v>394</v>
+        <v>-221</v>
       </c>
       <c r="F47" s="2">
-        <v>0.12</v>
+        <v>-0.06</v>
       </c>
       <c r="G47" s="2">
-        <v>1165</v>
+        <v>270</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Jackie Stewart</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>sirjackiestewart</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>336393</v>
+        <v>336646</v>
       </c>
       <c r="E48" s="2">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="F48" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G48" s="2">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="H48" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Timo Scheider</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>timoscheider</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>247184</v>
+        <v>246008</v>
       </c>
       <c r="E49" s="2">
-        <v>4</v>
+        <v>-218</v>
       </c>
       <c r="F49" s="2">
-        <v>0</v>
+        <v>-0.09</v>
       </c>
       <c r="G49" s="2">
-        <v>2734</v>
+        <v>2750</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Lucas di Grassi</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>lucasdigrassi</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>221959</v>
+        <v>221803</v>
       </c>
       <c r="E50" s="2">
-        <v>-11</v>
+        <v>-2</v>
       </c>
       <c r="F50" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G50" s="2">
-        <v>5157</v>
+        <v>5209</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Elfyn Evans</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>elfynevans</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>201090</v>
+        <v>203988</v>
       </c>
       <c r="E51" s="2">
-        <v>398</v>
+        <v>-7</v>
       </c>
       <c r="F51" s="2">
-        <v>0.2</v>
+        <v>-0</v>
       </c>
       <c r="G51" s="2">
-        <v>1071</v>
+        <v>1097</v>
       </c>
       <c r="H51" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Richard Petty</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>therichardpetty</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>179222</v>
+        <v>180996</v>
       </c>
       <c r="E52" s="2">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F52" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G52" s="2">
-        <v>1300</v>
+        <v>1336</v>
       </c>
       <c r="H52" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Scott Dixon</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>scottdixon9</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>172894</v>
+        <v>173279</v>
       </c>
       <c r="E53" s="2">
-        <v>10</v>
+        <v>-26</v>
       </c>
       <c r="F53" s="2">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G53" s="2">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="0">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Jean-Eric Vergne</t>
+          <t>Antonio Felix da Costa</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>jeanericvergne</t>
+          <t>afelixdacosta</t>
         </is>
       </c>
       <c r="D54" s="2">
-        <v>155462</v>
+        <v>155802</v>
       </c>
       <c r="E54" s="2">
-        <v>-18</v>
+        <v>-12</v>
       </c>
       <c r="F54" s="2">
         <v>-0.01</v>
       </c>
       <c r="G54" s="2">
-        <v>2387</v>
+        <v>2572</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="0">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Antonio Felix da Costa</t>
+          <t>Jean-Eric Vergne</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>afelixdacosta</t>
+          <t>jeanericvergne</t>
         </is>
       </c>
       <c r="D55" s="2">
-        <v>155366</v>
+        <v>154672</v>
       </c>
       <c r="E55" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F55" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G55" s="2">
-        <v>2552</v>
+        <v>2387</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="0">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Josef Newgarden</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>josefnewgarden</t>
         </is>
       </c>
       <c r="D56" s="2">
-        <v>153845</v>
+        <v>153660</v>
       </c>
       <c r="E56" s="2">
-        <v>-18</v>
+        <v>-5</v>
       </c>
       <c r="F56" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G56" s="2">
-        <v>2197</v>
+        <v>2225</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="0">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Brendon Hartley</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>brendon_hartley</t>
         </is>
       </c>
       <c r="D57" s="2">
-        <v>143422</v>
+        <v>142951</v>
       </c>
       <c r="E57" s="2">
-        <v>44</v>
+        <v>-3</v>
       </c>
       <c r="F57" s="2">
-        <v>0.03</v>
+        <v>-0</v>
       </c>
       <c r="G57" s="2">
         <v>527</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="0">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Alexander Rossi</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>alexanderrossi</t>
         </is>
       </c>
       <c r="D58" s="2">
-        <v>119705</v>
+        <v>118991</v>
       </c>
       <c r="E58" s="2">
-        <v>120</v>
+        <v>9</v>
       </c>
       <c r="F58" s="2">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="G58" s="2">
-        <v>1563</v>
+        <v>1581</v>
       </c>
       <c r="H58" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="0">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Sebastien Buemi</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>sebastien_buemi</t>
         </is>
       </c>
       <c r="D59" s="2">
-        <v>109252</v>
+        <v>109099</v>
       </c>
       <c r="E59" s="2">
-        <v>-5</v>
+        <v>12</v>
       </c>
       <c r="F59" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G59" s="2">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="H59" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="0">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Mitch Evans</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>mitchevans_</t>
         </is>
       </c>
       <c r="D60" s="2">
-        <v>72858</v>
+        <v>73411</v>
       </c>
       <c r="E60" s="2">
-        <v>3</v>
+        <v>-14</v>
       </c>
       <c r="F60" s="2">
-        <v>0</v>
+        <v>-0.02</v>
       </c>
       <c r="G60" s="2">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="0">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Allan McNish</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>allanmcnish</t>
         </is>
       </c>
       <c r="D61" s="2">
-        <v>27813</v>
+        <v>28111</v>
       </c>
       <c r="E61" s="2">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="F61" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G61" s="2">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="0">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Michael Andretti</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>michaelandretti</t>
         </is>
       </c>
       <c r="D62" s="2">
-        <v>3549</v>
+        <v>3559</v>
       </c>
       <c r="E62" s="2">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F62" s="2">
-        <v>-0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="G62" s="2">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="0">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Felipe Massa</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>massafelipe19</t>
         </is>
       </c>
       <c r="D63" s="2">
-        <v>576</v>
+        <v>566</v>
       </c>
       <c r="E63" s="2">
         <v>0</v>
       </c>
       <c r="F63" s="2">
         <v>0</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="0">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Alain Prost</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>