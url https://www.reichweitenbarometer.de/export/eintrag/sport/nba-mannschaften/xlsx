--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,933 +161,933 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Golden State Warriors</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>warriors</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>31612015</v>
+        <v>31501573</v>
       </c>
       <c r="E2" s="2">
-        <v>-891</v>
+        <v>-4079</v>
       </c>
       <c r="F2" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>22989</v>
+        <v>23131</v>
       </c>
       <c r="H2" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Los Angeles Lakers</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>lakers</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>24681685</v>
+        <v>24518388</v>
       </c>
       <c r="E3" s="2">
-        <v>-3511</v>
+        <v>-4299</v>
       </c>
       <c r="F3" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G3" s="2">
-        <v>17255</v>
+        <v>17358</v>
       </c>
       <c r="H3" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Cleveland Cavaliers</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>cavs</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>15865716</v>
+        <v>15810621</v>
       </c>
       <c r="E4" s="2">
-        <v>-291</v>
+        <v>-1796</v>
       </c>
       <c r="F4" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>26840</v>
+        <v>27005</v>
       </c>
       <c r="H4" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Chicago Bulls</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>chicagobulls</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>10004908</v>
+        <v>9957671</v>
       </c>
       <c r="E5" s="2">
-        <v>-224</v>
+        <v>-1126</v>
       </c>
       <c r="F5" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>14174</v>
+        <v>14226</v>
       </c>
       <c r="H5" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Boston Celtics</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>celtics</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>8294383</v>
+        <v>8264187</v>
       </c>
       <c r="E6" s="2">
-        <v>-84</v>
+        <v>-482</v>
       </c>
       <c r="F6" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>19788</v>
+        <v>19890</v>
       </c>
       <c r="H6" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Miami Heat</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>miamiheat</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>6535756</v>
+        <v>6533684</v>
       </c>
       <c r="E7" s="2">
-        <v>535</v>
+        <v>-631</v>
       </c>
       <c r="F7" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>19715</v>
+        <v>19817</v>
       </c>
       <c r="H7" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>San Antonio Spurs</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>spurs</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>6225847</v>
+        <v>6247758</v>
       </c>
       <c r="E8" s="2">
-        <v>1214</v>
+        <v>284</v>
       </c>
       <c r="F8" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G8" s="2">
-        <v>23912</v>
+        <v>24110</v>
       </c>
       <c r="H8" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Oklahoma City Thunder</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>okcthunder</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>6201653</v>
+        <v>6173807</v>
       </c>
       <c r="E9" s="2">
-        <v>-287</v>
+        <v>-722</v>
       </c>
       <c r="F9" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>29869</v>
+        <v>29908</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Houston Rockets</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>houstonrockets</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>6178239</v>
+        <v>6152635</v>
       </c>
       <c r="E10" s="2">
-        <v>-310</v>
+        <v>-394</v>
       </c>
       <c r="F10" s="2">
         <v>-0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>10973</v>
+        <v>11105</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>New York Knicks</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>nyknicks</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>5738755</v>
+        <v>5731030</v>
       </c>
       <c r="E11" s="2">
-        <v>-143</v>
+        <v>-18</v>
       </c>
       <c r="F11" s="2">
         <v>-0</v>
       </c>
       <c r="G11" s="2">
-        <v>19278</v>
+        <v>19334</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Milwaukee Bucks</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>bucks</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>5248405</v>
+        <v>5198265</v>
       </c>
       <c r="E12" s="2">
-        <v>-322</v>
+        <v>-753</v>
       </c>
       <c r="F12" s="2">
         <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>22287</v>
+        <v>22335</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>LA Clippers</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>laclippers</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>5120569</v>
+        <v>5098867</v>
       </c>
       <c r="E13" s="2">
-        <v>-344</v>
+        <v>-674</v>
       </c>
       <c r="F13" s="2">
         <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>20716</v>
+        <v>20828</v>
       </c>
       <c r="H13" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Philadelphia 76ers</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>sixers</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>4798334</v>
+        <v>4883460</v>
       </c>
       <c r="E14" s="2">
-        <v>2313</v>
+        <v>340</v>
       </c>
       <c r="F14" s="2">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>19947</v>
+        <v>20065</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Dallas Mavericks</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>dallasmavs</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>4701671</v>
+        <v>4666439</v>
       </c>
       <c r="E15" s="2">
-        <v>-425</v>
+        <v>61</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G15" s="2">
-        <v>19548</v>
+        <v>19713</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Brooklyn Nets</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>brooklynnets</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>4651586</v>
+        <v>4621090</v>
       </c>
       <c r="E16" s="2">
-        <v>-367</v>
+        <v>-858</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G16" s="2">
-        <v>16156</v>
+        <v>16229</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Minnesota Timberwolves</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>timberwolves</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>4384087</v>
+        <v>4465699</v>
       </c>
       <c r="E17" s="2">
-        <v>229</v>
+        <v>1079</v>
       </c>
       <c r="F17" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>22683</v>
+        <v>22892</v>
       </c>
       <c r="H17" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Toronto Raptors</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>raptors</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>4110821</v>
+        <v>4127385</v>
       </c>
       <c r="E18" s="2">
-        <v>150</v>
+        <v>374</v>
       </c>
       <c r="F18" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>17286</v>
+        <v>17571</v>
       </c>
       <c r="H18" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Indiana Pacers</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>pacers</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>3558967</v>
+        <v>3550137</v>
       </c>
       <c r="E19" s="2">
-        <v>556</v>
+        <v>-107</v>
       </c>
       <c r="F19" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G19" s="2">
-        <v>26759</v>
+        <v>26932</v>
       </c>
       <c r="H19" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Phoenix Suns</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>suns</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>3536119</v>
+        <v>3516193</v>
       </c>
       <c r="E20" s="2">
-        <v>-59</v>
+        <v>-578</v>
       </c>
       <c r="F20" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G20" s="2">
-        <v>22662</v>
+        <v>22870</v>
       </c>
       <c r="H20" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Denver Nuggets</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>nuggets</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>3101667</v>
+        <v>3087039</v>
       </c>
       <c r="E21" s="2">
-        <v>-284</v>
+        <v>-268</v>
       </c>
       <c r="F21" s="2">
         <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>22056</v>
+        <v>22157</v>
       </c>
       <c r="H21" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Portland Trail Blazers</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>trailblazers</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>2963334</v>
+        <v>2968461</v>
       </c>
       <c r="E22" s="2">
-        <v>495</v>
+        <v>-82</v>
       </c>
       <c r="F22" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G22" s="2">
-        <v>22418</v>
+        <v>22540</v>
       </c>
       <c r="H22" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Atlanta Hawks</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>atlhawks</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>2704402</v>
+        <v>2690779</v>
       </c>
       <c r="E23" s="2">
-        <v>-243</v>
+        <v>-72</v>
       </c>
       <c r="F23" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G23" s="2">
-        <v>19486</v>
+        <v>19572</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>New Orleans Pelicans</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>pelicansnba</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>2686036</v>
+        <v>2670597</v>
       </c>
       <c r="E24" s="2">
-        <v>-230</v>
+        <v>-465</v>
       </c>
       <c r="F24" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G24" s="2">
-        <v>15735</v>
+        <v>15810</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Charlotte Hornets</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hornets</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>2666101</v>
+        <v>2637799</v>
       </c>
       <c r="E25" s="2">
-        <v>-612</v>
+        <v>-518</v>
       </c>
       <c r="F25" s="2">
         <v>-0.02</v>
       </c>
       <c r="G25" s="2">
-        <v>21390</v>
+        <v>21486</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Sacramento Kings</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>sacramentokings</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>2227772</v>
+        <v>2247618</v>
       </c>
       <c r="E26" s="2">
-        <v>-319</v>
+        <v>-363</v>
       </c>
       <c r="F26" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G26" s="2">
-        <v>3638</v>
+        <v>3694</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Orlando Magic</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>orlandomagic</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>2185420</v>
+        <v>2169385</v>
       </c>
       <c r="E27" s="2">
-        <v>-300</v>
+        <v>-207</v>
       </c>
       <c r="F27" s="2">
         <v>-0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>18652</v>
+        <v>18756</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Memphis Grizzlies</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>memgrizz</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>2004113</v>
+        <v>1973855</v>
       </c>
       <c r="E28" s="2">
-        <v>-383</v>
+        <v>-405</v>
       </c>
       <c r="F28" s="2">
         <v>-0.02</v>
       </c>
       <c r="G28" s="2">
-        <v>18656</v>
+        <v>18686</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Detroit Pistons</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>detroitpistons</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>1835119</v>
+        <v>1834752</v>
       </c>
       <c r="E29" s="2">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="F29" s="2">
         <v>0</v>
       </c>
       <c r="G29" s="2">
-        <v>18648</v>
+        <v>18604</v>
       </c>
       <c r="H29" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Washington Wizards</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>washwizards</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>1535633</v>
+        <v>1530411</v>
       </c>
       <c r="E30" s="2">
-        <v>-98</v>
+        <v>-23</v>
       </c>
       <c r="F30" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G30" s="2">
-        <v>19101</v>
+        <v>19193</v>
       </c>
       <c r="H30" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Utah Jazz</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>utahjazz</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>1438939</v>
+        <v>1434835</v>
       </c>
       <c r="E31" s="2">
-        <v>-136</v>
+        <v>-50</v>
       </c>
       <c r="F31" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G31" s="2">
-        <v>18321</v>
+        <v>18468</v>
       </c>
       <c r="H31" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>