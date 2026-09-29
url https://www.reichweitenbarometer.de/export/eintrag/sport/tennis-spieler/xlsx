--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,1584 +161,1593 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Rafael Nadal</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>rafaelnadal</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>21123666</v>
+        <v>21077003</v>
       </c>
       <c r="E2" s="2">
-        <v>-672</v>
+        <v>-1954</v>
       </c>
       <c r="F2" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>1894</v>
+        <v>1899</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Serena Williams</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>serenawilliams</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>17822653</v>
+        <v>17805432</v>
       </c>
       <c r="E3" s="2">
-        <v>-763</v>
+        <v>-1403</v>
       </c>
       <c r="F3" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>2408</v>
+        <v>2438</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Novak Djokovic</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>djokernole</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>16738147</v>
+        <v>16793953</v>
       </c>
       <c r="E4" s="2">
-        <v>-40</v>
+        <v>-523</v>
       </c>
       <c r="F4" s="2">
         <v>-0</v>
       </c>
       <c r="G4" s="2">
-        <v>1643</v>
+        <v>1657</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Roger Federer</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>rogerfederer</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>13167906</v>
+        <v>13348123</v>
       </c>
       <c r="E5" s="2">
-        <v>92</v>
+        <v>-306</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G5" s="2">
-        <v>604</v>
+        <v>629</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Sania Mirza</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>mirzasaniar</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>12562925</v>
+        <v>12527201</v>
       </c>
       <c r="E6" s="2">
-        <v>-1492</v>
+        <v>-1994</v>
       </c>
       <c r="F6" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G6" s="2">
-        <v>1947</v>
+        <v>1822</v>
       </c>
       <c r="H6" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Carlos Alcaraz</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>carlitosalcarazz</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>8824339</v>
+        <v>8964423</v>
       </c>
       <c r="E7" s="2">
-        <v>769</v>
+        <v>979</v>
       </c>
       <c r="F7" s="2">
         <v>0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>1191</v>
+        <v>1213</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Jannik Sinner</t>
+          <t>Aryna Sabalenka</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>janniksin</t>
+          <t>arynasabalenka</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>5733280</v>
+        <v>5786919</v>
       </c>
       <c r="E8" s="2">
-        <v>799</v>
+        <v>1055</v>
       </c>
       <c r="F8" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G8" s="2">
-        <v>800</v>
+        <v>1131</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Aryna Sabalenka</t>
+          <t>Jannik Sinner</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>arynasabalenka</t>
+          <t>janniksin</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>5535321</v>
+        <v>5766913</v>
       </c>
       <c r="E9" s="2">
-        <v>2542</v>
+        <v>466</v>
       </c>
       <c r="F9" s="2">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>1097</v>
+        <v>806</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Nick Kyrgios</t>
+          <t>Maria Sharapova</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>k1ngkyrg1os</t>
+          <t>mariasharapova</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>4788368</v>
+        <v>4820220</v>
       </c>
       <c r="E10" s="2">
-        <v>-2053</v>
+        <v>-207</v>
       </c>
       <c r="F10" s="2">
-        <v>-0.04</v>
+        <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>1571</v>
+        <v>2121</v>
       </c>
       <c r="H10" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Maria Sharapova</t>
+          <t>Nick Kyrgios</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>mariasharapova</t>
+          <t>k1ngkyrg1os</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>4770056</v>
+        <v>4673704</v>
       </c>
       <c r="E11" s="2">
-        <v>229</v>
+        <v>-7239</v>
       </c>
       <c r="F11" s="2">
-        <v>0</v>
+        <v>-0.15</v>
       </c>
       <c r="G11" s="2">
-        <v>2089</v>
+        <v>1581</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Naomi Osaka</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>naomiosaka</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>3286395</v>
+        <v>3451012</v>
       </c>
       <c r="E12" s="2">
-        <v>840</v>
+        <v>445</v>
       </c>
       <c r="F12" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Emma Raducanu</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>emmaraducanu</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>2928044</v>
+        <v>2909027</v>
       </c>
       <c r="E13" s="2">
-        <v>-377</v>
+        <v>-360</v>
       </c>
       <c r="F13" s="2">
         <v>-0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Alexander Zverev</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>alexzverev123</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>2678900</v>
+        <v>2838759</v>
       </c>
       <c r="E14" s="2">
-        <v>-916</v>
+        <v>1453</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.03</v>
+        <v>0.05</v>
       </c>
       <c r="G14" s="2">
-        <v>1229</v>
+        <v>1275</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Coco Gauff</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>cocogauff</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>2400929</v>
+        <v>2508203</v>
       </c>
       <c r="E15" s="2">
-        <v>-53</v>
+        <v>-34</v>
       </c>
       <c r="F15" s="2">
         <v>-0</v>
       </c>
       <c r="G15" s="2">
-        <v>538</v>
+        <v>559</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Iga Swiatek</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>iga.swiatek</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>2390798</v>
+        <v>2417912</v>
       </c>
       <c r="E16" s="2">
-        <v>-49</v>
+        <v>-526</v>
       </c>
       <c r="F16" s="2">
-        <v>-0</v>
+        <v>-0.02</v>
       </c>
       <c r="G16" s="2">
-        <v>1135</v>
+        <v>1171</v>
       </c>
       <c r="H16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Andy Murray</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>andymurray</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>2275852</v>
+        <v>2271453</v>
       </c>
       <c r="E17" s="2">
-        <v>-84</v>
+        <v>-16</v>
       </c>
       <c r="F17" s="2">
         <v>-0</v>
       </c>
       <c r="G17" s="2">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Venus Williams</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>venuswilliams</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>2193970</v>
+        <v>2202273</v>
       </c>
       <c r="E18" s="2">
-        <v>-49</v>
+        <v>-104</v>
       </c>
       <c r="F18" s="2">
         <v>-0</v>
       </c>
       <c r="G18" s="2">
-        <v>1315</v>
+        <v>1331</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Matteo Berrettini</t>
+          <t>Alex Eala</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>matberrettini</t>
+          <t>alex.eala</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>1993801</v>
+        <v>2070337</v>
       </c>
       <c r="E19" s="2">
-        <v>7</v>
+        <v>2686</v>
       </c>
       <c r="F19" s="2">
-        <v>0</v>
+        <v>0.13</v>
       </c>
       <c r="G19" s="2">
-        <v>574</v>
+        <v>478</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Stefanos Tsitsipas</t>
+          <t>Matteo Berrettini</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>stefanostsitsipas98</t>
+          <t>matberrettini</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>1945441</v>
+        <v>2005839</v>
       </c>
       <c r="E20" s="2">
-        <v>-154</v>
+        <v>-252</v>
       </c>
       <c r="F20" s="2">
         <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>1173</v>
+        <v>583</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Juan Martin del Potro</t>
+          <t>Stefanos Tsitsipas</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>delpotrojuan</t>
+          <t>stefanostsitsipas98</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>1800798</v>
+        <v>1933650</v>
       </c>
       <c r="E21" s="2">
-        <v>-96</v>
+        <v>-995</v>
       </c>
       <c r="F21" s="2">
-        <v>-0.01</v>
+        <v>-0.05</v>
       </c>
       <c r="G21" s="2">
-        <v>317</v>
+        <v>1193</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Simona Halep</t>
+          <t>Juan Martin del Potro</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>simonahalep</t>
+          <t>delpotrojuan</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>1644086</v>
+        <v>1803784</v>
       </c>
       <c r="E22" s="2">
-        <v>-86</v>
+        <v>340</v>
       </c>
       <c r="F22" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G22" s="2">
-        <v>363</v>
+        <v>335</v>
       </c>
       <c r="H22" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Alex Eala</t>
+          <t>Simona Halep</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>alex.eala</t>
+          <t>simonahalep</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>1618706</v>
+        <v>1639810</v>
       </c>
       <c r="E23" s="2">
-        <v>6209</v>
+        <v>-97</v>
       </c>
       <c r="F23" s="2">
-        <v>0.39</v>
+        <v>-0.01</v>
       </c>
       <c r="G23" s="2">
-        <v>455</v>
+        <v>368</v>
       </c>
       <c r="H23" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Gael Monfils</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>iamgaelmonfils</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>1387207</v>
+        <v>1402339</v>
       </c>
       <c r="E24" s="2">
-        <v>-165</v>
+        <v>-93</v>
       </c>
       <c r="F24" s="2">
         <v>-0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Ons Jabeur</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>onsjabeur</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>1344211</v>
+        <v>1332019</v>
       </c>
       <c r="E25" s="2">
-        <v>-199</v>
+        <v>-226</v>
       </c>
       <c r="F25" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G25" s="2">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Daniil Medvedev</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>medwed33</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>1317646</v>
+        <v>1315795</v>
       </c>
       <c r="E26" s="2">
-        <v>-116</v>
+        <v>-56</v>
       </c>
       <c r="F26" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G26" s="2">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Caroline Wozniacki</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>carowozniacki</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>1317473</v>
+        <v>1314990</v>
       </c>
       <c r="E27" s="2">
-        <v>29</v>
+        <v>-131</v>
       </c>
       <c r="F27" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>1528</v>
+        <v>1538</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Grigor Dimitrov</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>grigordimitrov</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>1296743</v>
+        <v>1293494</v>
       </c>
       <c r="E28" s="2">
-        <v>-80</v>
+        <v>7</v>
       </c>
       <c r="F28" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G28" s="2">
         <v>32</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Dominic Thiem</t>
+          <t>Elena Rybakina</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>domithiem</t>
+          <t>lenarybakina</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>1290181</v>
+        <v>1292062</v>
       </c>
       <c r="E29" s="2">
-        <v>-89</v>
+        <v>2293</v>
       </c>
       <c r="F29" s="2">
-        <v>-0.01</v>
+        <v>0.18</v>
       </c>
       <c r="G29" s="2">
-        <v>1466</v>
+        <v>314</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Holger Rune</t>
+          <t>Dominic Thiem</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>holgerrune</t>
+          <t>domithiem</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>1056939</v>
+        <v>1284601</v>
       </c>
       <c r="E30" s="2">
-        <v>110</v>
+        <v>-79</v>
       </c>
       <c r="F30" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G30" s="2">
-        <v>1081</v>
+        <v>1477</v>
       </c>
       <c r="H30" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Taylor Fritz</t>
+          <t>Holger Rune</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>taylor_fritz</t>
+          <t>holgerrune</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>938394</v>
+        <v>1036282</v>
       </c>
       <c r="E31" s="2">
-        <v>358</v>
+        <v>-1998</v>
       </c>
       <c r="F31" s="2">
-        <v>0.04</v>
+        <v>-0.19</v>
       </c>
       <c r="G31" s="2">
-        <v>726</v>
+        <v>1115</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Elena Rybakina</t>
+          <t>Frances Tiafoe</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>lenarybakina</t>
+          <t>bigfoe1998</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>923159</v>
+        <v>969002</v>
       </c>
       <c r="E32" s="2">
-        <v>7</v>
+        <v>-43</v>
       </c>
       <c r="F32" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G32" s="2">
-        <v>289</v>
+        <v>745</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Frances Tiafoe</t>
+          <t>Taylor Fritz</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>bigfoe1998</t>
+          <t>taylor_fritz</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>869116</v>
+        <v>964804</v>
       </c>
       <c r="E33" s="2">
-        <v>216</v>
+        <v>-9</v>
       </c>
       <c r="F33" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G33" s="2">
-        <v>714</v>
+        <v>748</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Casper Ruud</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>casperruud</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>807140</v>
+        <v>805309</v>
       </c>
       <c r="E34" s="2">
-        <v>14</v>
+        <v>281</v>
       </c>
       <c r="F34" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G34" s="2">
-        <v>992</v>
+        <v>1010</v>
       </c>
       <c r="H34" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Garbine Muguruza</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>garbimuguruza</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>789828</v>
+        <v>786666</v>
       </c>
       <c r="E35" s="2">
-        <v>-31</v>
+        <v>-51</v>
       </c>
       <c r="F35" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G35" s="2">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="H35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Bianca Andreescu</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>biancaandreescu_</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>747492</v>
+        <v>739285</v>
       </c>
       <c r="E36" s="2">
-        <v>-44</v>
+        <v>-1008</v>
       </c>
       <c r="F36" s="2">
-        <v>-0.01</v>
+        <v>-0.14</v>
       </c>
       <c r="G36" s="2">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="H36" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Victoria Azarenka</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>vichka35</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>693639</v>
+        <v>691412</v>
       </c>
       <c r="E37" s="2">
-        <v>-246</v>
+        <v>-54</v>
       </c>
       <c r="F37" s="2">
-        <v>-0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G37" s="2">
         <v>1348</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Petra Kvitova</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>petra.kvitova</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>656493</v>
+        <v>654391</v>
       </c>
       <c r="E38" s="2">
-        <v>-8</v>
+        <v>-63</v>
       </c>
       <c r="F38" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G38" s="2">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Felix Auger-Aliassime</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>felixaliassime</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>639814</v>
+        <v>643993</v>
       </c>
       <c r="E39" s="2">
-        <v>62</v>
+        <v>-28</v>
       </c>
       <c r="F39" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G39" s="2">
-        <v>947</v>
+        <v>959</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Andrey Rublev</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>andreyrublev</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>626526</v>
+        <v>630352</v>
       </c>
       <c r="E40" s="2">
-        <v>-48</v>
+        <v>5</v>
       </c>
       <c r="F40" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G40" s="2">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Angelique Kerber</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>angie.kerber</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>623668</v>
+        <v>621778</v>
       </c>
       <c r="E41" s="2">
-        <v>-25</v>
+        <v>-43</v>
       </c>
       <c r="F41" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G41" s="2">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Alex de Minaur</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>alexdeminaur</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>553977</v>
+        <v>554495</v>
       </c>
       <c r="E42" s="2">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="F42" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G42" s="2">
-        <v>860</v>
+        <v>872</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Denis Shapovalov</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>denis.shapovalov</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>525207</v>
+        <v>523302</v>
       </c>
       <c r="E43" s="2">
-        <v>41</v>
+        <v>-42</v>
       </c>
       <c r="F43" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G43" s="2">
-        <v>899</v>
+        <v>911</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Kei Nishikori</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>keinishikori</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>512199</v>
+        <v>511292</v>
       </c>
       <c r="E44" s="2">
-        <v>76</v>
+        <v>-43</v>
       </c>
       <c r="F44" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G44" s="2">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Belinda Bencic</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>belindabencic</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>441275</v>
+        <v>444818</v>
       </c>
       <c r="E45" s="2">
-        <v>7</v>
+        <v>-18</v>
       </c>
       <c r="F45" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G45" s="2">
-        <v>1162</v>
+        <v>1173</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Karolina Pliskova</t>
+          <t>Jessica Pegula</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>karolinapliskova</t>
+          <t>jpegula</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>413233</v>
+        <v>429273</v>
       </c>
       <c r="E46" s="2">
-        <v>-35</v>
+        <v>173</v>
       </c>
       <c r="F46" s="2">
-        <v>-0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G46" s="2">
-        <v>602</v>
+        <v>803</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Leylah Fernandez</t>
+          <t>Karolina Pliskova</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>leylahfernandez</t>
+          <t>karolinapliskova</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>378207</v>
+        <v>412250</v>
+      </c>
+      <c r="E47" s="2">
+        <v>-37</v>
+      </c>
+      <c r="F47" s="2">
+        <v>-0.01</v>
       </c>
       <c r="G47" s="2">
-        <v>937</v>
+        <v>607</v>
+      </c>
+      <c r="H47" s="2">
+        <v>-1</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Jessica Pegula</t>
+          <t>Leylah Fernandez</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>jpegula</t>
+          <t>leylahfernandez</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>372311</v>
+        <v>385779</v>
       </c>
       <c r="E48" s="2">
-        <v>424</v>
+        <v>341</v>
       </c>
       <c r="F48" s="2">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="G48" s="2">
-        <v>751</v>
+        <v>952</v>
       </c>
       <c r="H48" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Madison Keys</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>madisonkeys</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>357251</v>
+        <v>367014</v>
       </c>
       <c r="E49" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F49" s="2">
         <v>0</v>
       </c>
       <c r="G49" s="2">
-        <v>779</v>
+        <v>795</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Daria Kasatkina</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>kasatkina</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>347484</v>
+        <v>343005</v>
       </c>
       <c r="E50" s="2">
-        <v>-130</v>
+        <v>-430</v>
       </c>
       <c r="F50" s="2">
-        <v>-0.04</v>
+        <v>-0.13</v>
       </c>
       <c r="G50" s="2">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="H50" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Hubert Hurkacz</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hubihurkacz</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>283896</v>
+        <v>283618</v>
       </c>
       <c r="E51" s="2">
-        <v>-51</v>
+        <v>-20</v>
       </c>
       <c r="F51" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G51" s="2">
-        <v>664</v>
+        <v>675</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Jelena Ostapenko</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>jelena.ostapenko</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>219233</v>
+        <v>220652</v>
       </c>
       <c r="E52" s="2">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="F52" s="2">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="G52" s="2">
-        <v>888</v>
+        <v>904</v>
       </c>
       <c r="H52" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Marin Cilic</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>marincilic</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>201642</v>
+        <v>200950</v>
       </c>
       <c r="E53" s="2">
-        <v>-28</v>
+        <v>-3</v>
       </c>
       <c r="F53" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="G53" s="2">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="H53" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>