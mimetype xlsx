--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -172,1708 +172,1693 @@
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Brasilien</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>brasil</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="E2" s="2">
-        <v>26886388</v>
+        <v>26368109</v>
       </c>
       <c r="F2" s="2">
-        <v>-10683</v>
+        <v>2871</v>
       </c>
       <c r="G2" s="2">
-        <v>-0.04</v>
+        <v>0.01</v>
       </c>
       <c r="H2" s="2">
-        <v>13079</v>
+        <v>13161</v>
       </c>
       <c r="I2" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Portugal</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>portugal</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="E3" s="2">
-        <v>25241192</v>
+        <v>24977051</v>
       </c>
       <c r="F3" s="2">
-        <v>-6658</v>
+        <v>10356</v>
       </c>
       <c r="G3" s="2">
-        <v>-0.03</v>
+        <v>0.04</v>
       </c>
       <c r="H3" s="2">
-        <v>11991</v>
+        <v>12298</v>
       </c>
       <c r="I3" s="2">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:9" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Frankreich</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>equipedefrance</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="E4" s="2">
-        <v>19156429</v>
+        <v>19180992</v>
       </c>
       <c r="F4" s="2">
-        <v>1058</v>
+        <v>7163</v>
       </c>
       <c r="G4" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="H4" s="2">
-        <v>9863</v>
+        <v>9987</v>
       </c>
       <c r="I4" s="2">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Argentinien</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>afaseleccion</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="E5" s="2">
-        <v>18615250</v>
+        <v>18458984</v>
       </c>
       <c r="F5" s="2">
-        <v>-2448</v>
+        <v>2965</v>
       </c>
       <c r="G5" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="H5" s="2">
-        <v>10787</v>
+        <v>10974</v>
       </c>
       <c r="I5" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>England</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>england</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="E6" s="2">
-        <v>14073321</v>
+        <v>14030687</v>
       </c>
       <c r="F6" s="2">
-        <v>344</v>
+        <v>7555</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="H6" s="2">
-        <v>13662</v>
+        <v>13866</v>
       </c>
       <c r="I6" s="2">
-        <v>2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Mexiko</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>miseleccionmx</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="E7" s="2">
-        <v>10512109</v>
+        <v>10430659</v>
       </c>
       <c r="F7" s="2">
-        <v>-2573</v>
+        <v>1807</v>
       </c>
       <c r="G7" s="2">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="H7" s="2">
-        <v>10701</v>
+        <v>10902</v>
       </c>
       <c r="I7" s="2">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Spanien</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>sefutbol</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="E8" s="2">
-        <v>9393273</v>
+        <v>9352835</v>
       </c>
       <c r="F8" s="2">
-        <v>-1549</v>
+        <v>5560</v>
       </c>
       <c r="G8" s="2">
-        <v>-0.02</v>
+        <v>0.06</v>
       </c>
       <c r="H8" s="2">
-        <v>11101</v>
+        <v>11189</v>
       </c>
       <c r="I8" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Marokko</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>equipedumaroc</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="E9" s="2">
-        <v>8393705</v>
+        <v>8250849</v>
       </c>
       <c r="F9" s="2">
-        <v>-2945</v>
+        <v>8894</v>
       </c>
       <c r="G9" s="2">
-        <v>-0.04</v>
+        <v>0.11</v>
       </c>
       <c r="H9" s="2">
-        <v>8531</v>
+        <v>8721</v>
       </c>
       <c r="I9" s="2">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Deutschland</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>dfb_team</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E10" s="2">
-        <v>7596988</v>
+        <v>7587766</v>
       </c>
       <c r="F10" s="2">
-        <v>-1074</v>
+        <v>3808</v>
       </c>
       <c r="G10" s="2">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="H10" s="2">
-        <v>5442</v>
+        <v>5476</v>
       </c>
       <c r="I10" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Kolumbien</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>fcfseleccioncol</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="E11" s="2">
-        <v>5955893</v>
+        <v>5893575</v>
       </c>
       <c r="F11" s="2">
-        <v>-1296</v>
+        <v>-490</v>
       </c>
       <c r="G11" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="H11" s="2">
-        <v>15299</v>
+        <v>15671</v>
       </c>
       <c r="I11" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Türkei</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>millitakimlar</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="E12" s="2">
-        <v>4509963</v>
+        <v>4436331</v>
       </c>
       <c r="F12" s="2">
-        <v>-1840</v>
+        <v>3808</v>
       </c>
       <c r="G12" s="2">
-        <v>-0.04</v>
+        <v>0.09</v>
       </c>
       <c r="H12" s="2">
-        <v>8627</v>
+        <v>8699</v>
       </c>
       <c r="I12" s="2">
-        <v>1</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Algerien</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>lesverts.faf</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="E13" s="2">
-        <v>3446385</v>
+        <v>3421666</v>
       </c>
       <c r="F13" s="2">
-        <v>-1548</v>
+        <v>8872</v>
       </c>
       <c r="G13" s="2">
-        <v>-0.04</v>
+        <v>0.26</v>
       </c>
       <c r="H13" s="2">
-        <v>2854</v>
+        <v>2910</v>
       </c>
       <c r="I13" s="2">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Ägypten</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>egyptnt</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="E14" s="2">
-        <v>3402564</v>
+        <v>3409076</v>
       </c>
       <c r="F14" s="2">
-        <v>214</v>
+        <v>2484</v>
       </c>
       <c r="G14" s="2">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="H14" s="2">
-        <v>3011</v>
+        <v>3135</v>
       </c>
       <c r="I14" s="2">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Niederlande</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>onsoranje</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="E15" s="2">
-        <v>3204496</v>
+        <v>3232021</v>
       </c>
       <c r="F15" s="2">
-        <v>-349</v>
+        <v>6249</v>
       </c>
       <c r="G15" s="2">
-        <v>-0.01</v>
+        <v>0.19</v>
       </c>
       <c r="H15" s="2">
-        <v>7900</v>
+        <v>8034</v>
       </c>
       <c r="I15" s="2">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>usmnt</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="E16" s="2">
-        <v>2944568</v>
+        <v>2932049</v>
       </c>
       <c r="F16" s="2">
-        <v>-181</v>
+        <v>99</v>
       </c>
       <c r="G16" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
-        <v>11477</v>
+        <v>11619</v>
       </c>
       <c r="I16" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>laroja</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="E17" s="2">
-        <v>2341591</v>
+        <v>2346457</v>
       </c>
       <c r="F17" s="2">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="G17" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>15345</v>
+        <v>15765</v>
       </c>
       <c r="I17" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>japanfootballassociation</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="E18" s="2">
-        <v>2082388</v>
+        <v>2060830</v>
       </c>
       <c r="F18" s="2">
-        <v>-732</v>
+        <v>5184</v>
       </c>
       <c r="G18" s="2">
-        <v>-0.04</v>
+        <v>0.25</v>
       </c>
       <c r="H18" s="2">
-        <v>15282</v>
+        <v>15722</v>
       </c>
       <c r="I18" s="2">
-        <v>2</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>labicolor</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="E19" s="2">
-        <v>2056644</v>
+        <v>2053043</v>
       </c>
       <c r="F19" s="2">
-        <v>-101</v>
+        <v>345</v>
       </c>
       <c r="G19" s="2">
-        <v>-0</v>
+        <v>0.02</v>
       </c>
       <c r="H19" s="2">
-        <v>8750</v>
+        <v>8948</v>
       </c>
       <c r="I19" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Uruguay</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>aufoficial</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="E20" s="2">
-        <v>1742381</v>
+        <v>1728804</v>
       </c>
       <c r="F20" s="2">
-        <v>-248</v>
+        <v>82</v>
       </c>
       <c r="G20" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
-        <v>20396</v>
+        <v>20502</v>
       </c>
       <c r="I20" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Norwegen</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>herrelandslaget</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="E21" s="2">
-        <v>1726920</v>
+        <v>1721237</v>
       </c>
       <c r="F21" s="2">
-        <v>39</v>
+        <v>3684</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="H21" s="2">
-        <v>4856</v>
+        <v>4897</v>
       </c>
       <c r="I21" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Polen</t>
+          <t>Senegal</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>laczynaspilka</t>
+          <t>fsfofficielle</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>B</t>
         </is>
       </c>
       <c r="E22" s="2">
-        <v>1476169</v>
+        <v>1479104</v>
       </c>
       <c r="F22" s="2">
-        <v>-130</v>
+        <v>642</v>
       </c>
       <c r="G22" s="2">
-        <v>-0.01</v>
+        <v>0.04</v>
       </c>
       <c r="H22" s="2">
-        <v>7467</v>
+        <v>4548</v>
       </c>
       <c r="I22" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Senegal</t>
+          <t>Polen</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>fsfofficielle</t>
+          <t>laczynaspilka</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>E</t>
         </is>
       </c>
       <c r="E23" s="2">
-        <v>1465271</v>
+        <v>1473983</v>
       </c>
       <c r="F23" s="2">
-        <v>-12</v>
+        <v>821</v>
       </c>
       <c r="G23" s="2">
-        <v>-0</v>
+        <v>0.06</v>
       </c>
       <c r="H23" s="2">
-        <v>4488</v>
+        <v>7636</v>
       </c>
       <c r="I23" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Ecuador</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>latriecu</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
       <c r="E24" s="2">
-        <v>1426424</v>
+        <v>1417299</v>
       </c>
       <c r="F24" s="2">
-        <v>-223</v>
+        <v>61</v>
       </c>
       <c r="G24" s="2">
-        <v>-0.02</v>
+        <v>0</v>
       </c>
       <c r="H24" s="2">
-        <v>10690</v>
+        <v>10968</v>
       </c>
       <c r="I24" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Iran</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>teammellifootball</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E25" s="2">
-        <v>1370254</v>
+        <v>1347341</v>
       </c>
       <c r="F25" s="2">
-        <v>-534</v>
+        <v>-394</v>
       </c>
       <c r="G25" s="2">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="H25" s="2">
-        <v>2531</v>
+        <v>2546</v>
       </c>
       <c r="I25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Belgien</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>belgianreddevils</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="E26" s="2">
-        <v>1347916</v>
+        <v>1341716</v>
       </c>
       <c r="F26" s="2">
-        <v>-40</v>
+        <v>918</v>
       </c>
       <c r="G26" s="2">
-        <v>-0</v>
+        <v>0.07</v>
       </c>
       <c r="H26" s="2">
-        <v>6565</v>
+        <v>6628</v>
       </c>
       <c r="I26" s="2">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Saudi-Arabien</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>saudint</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="E27" s="2">
-        <v>1329389</v>
+        <v>1323023</v>
       </c>
       <c r="F27" s="2">
-        <v>-291</v>
+        <v>670</v>
       </c>
       <c r="G27" s="2">
-        <v>-0.02</v>
+        <v>0.05</v>
       </c>
       <c r="H27" s="2">
-        <v>4762</v>
+        <v>4836</v>
       </c>
       <c r="I27" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Paraguay</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>albirroja</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="E28" s="2">
-        <v>1205088</v>
+        <v>1184554</v>
       </c>
       <c r="F28" s="2">
-        <v>-260</v>
+        <v>89</v>
       </c>
       <c r="G28" s="2">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H28" s="2">
-        <v>15820</v>
+        <v>15948</v>
       </c>
       <c r="I28" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Nigeria</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>ng_supereagles</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="E29" s="2">
-        <v>1113825</v>
+        <v>1110689</v>
       </c>
       <c r="F29" s="2">
-        <v>-1</v>
+        <v>1133</v>
       </c>
       <c r="G29" s="2">
-        <v>-0</v>
+        <v>0.1</v>
       </c>
       <c r="H29" s="2">
-        <v>3740</v>
+        <v>3841</v>
       </c>
       <c r="I29" s="2">
-        <v>4</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Südkorea</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>thekfa</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="E30" s="2">
-        <v>1065966</v>
+        <v>1058994</v>
       </c>
       <c r="F30" s="2">
-        <v>-365</v>
+        <v>1904</v>
       </c>
       <c r="G30" s="2">
-        <v>-0.03</v>
+        <v>0.18</v>
       </c>
       <c r="H30" s="2">
-        <v>13822</v>
+        <v>13921</v>
       </c>
       <c r="I30" s="2">
-        <v>0</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Kroatien</t>
+          <t>Schottland</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>hns_cff</t>
+          <t>scotlandnationalteam</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>K</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E31" s="2">
-        <v>947945</v>
+        <v>754764</v>
       </c>
       <c r="F31" s="2">
-        <v>211</v>
+        <v>107</v>
       </c>
       <c r="G31" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="H31" s="2">
-        <v>16200</v>
+        <v>10075</v>
       </c>
       <c r="I31" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Schottland</t>
+          <t>Schweden</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>scotlandnationalteam</t>
+          <t>swemnt</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>D</t>
         </is>
       </c>
       <c r="E32" s="2">
-        <v>757041</v>
+        <v>693074</v>
       </c>
       <c r="F32" s="2">
-        <v>-32</v>
+        <v>806</v>
       </c>
       <c r="G32" s="2">
-        <v>-0</v>
+        <v>0.12</v>
       </c>
       <c r="H32" s="2">
-        <v>9881</v>
+        <v>5052</v>
       </c>
       <c r="I32" s="2">
-        <v>0</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Schweden</t>
+          <t>Australien</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>swemnt</t>
+          <t>socceroos</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="E33" s="2">
-        <v>696000</v>
+        <v>590691</v>
       </c>
       <c r="F33" s="2">
-        <v>-88</v>
+        <v>5933</v>
       </c>
       <c r="G33" s="2">
-        <v>-0.01</v>
+        <v>1.01</v>
       </c>
       <c r="H33" s="2">
-        <v>4962</v>
+        <v>13465</v>
       </c>
       <c r="I33" s="2">
-        <v>0</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Australien</t>
+          <t>Dänemark</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>socceroos</t>
+          <t>herrelandsholdet</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>C</t>
         </is>
       </c>
       <c r="E34" s="2">
-        <v>587255</v>
+        <v>579695</v>
       </c>
       <c r="F34" s="2">
-        <v>103</v>
+        <v>286</v>
       </c>
       <c r="G34" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="H34" s="2">
-        <v>13207</v>
+        <v>6958</v>
       </c>
       <c r="I34" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Dänemark</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>herrelandsholdet</t>
+          <t>canadasoccer</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E35" s="2">
-        <v>581046</v>
+        <v>518059</v>
       </c>
       <c r="F35" s="2">
-        <v>-59</v>
+        <v>-89</v>
       </c>
       <c r="G35" s="2">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="H35" s="2">
-        <v>6897</v>
+        <v>9099</v>
       </c>
       <c r="I35" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ukraine</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>canadasoccer</t>
+          <t>uafukraine</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>K</t>
         </is>
       </c>
       <c r="E36" s="2">
-        <v>517893</v>
+        <v>495816</v>
       </c>
       <c r="F36" s="2">
-        <v>8</v>
+        <v>591</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>0.12</v>
       </c>
       <c r="H36" s="2">
-        <v>8944</v>
+        <v>9505</v>
       </c>
       <c r="I36" s="2">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Ukraine</t>
+          <t>Schweiz</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>uafukraine</t>
+          <t>swissnatimen</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>K</t>
+          <t>F</t>
         </is>
       </c>
       <c r="E37" s="2">
-        <v>494746</v>
+        <v>459993</v>
       </c>
       <c r="F37" s="2">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="G37" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="H37" s="2">
-        <v>9330</v>
+        <v>5447</v>
       </c>
       <c r="I37" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Schweiz</t>
+          <t>Wales</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>swissnatimen</t>
+          <t>cymru</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>B</t>
         </is>
       </c>
       <c r="E38" s="2">
-        <v>464160</v>
+        <v>434322</v>
       </c>
       <c r="F38" s="2">
-        <v>-55</v>
+        <v>635</v>
       </c>
       <c r="G38" s="2">
-        <v>-0.01</v>
+        <v>0.15</v>
       </c>
       <c r="H38" s="2">
-        <v>5392</v>
+        <v>7235</v>
       </c>
       <c r="I38" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Serbien</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>fudbalskisavezsrbije</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="E39" s="2">
-        <v>432625</v>
+        <v>432787</v>
       </c>
       <c r="F39" s="2">
-        <v>-39</v>
+        <v>437</v>
       </c>
       <c r="G39" s="2">
-        <v>-0.01</v>
+        <v>0.1</v>
       </c>
       <c r="H39" s="2">
-        <v>13077</v>
+        <v>13217</v>
       </c>
       <c r="I39" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Wales</t>
+          <t>Katar</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>cymru</t>
+          <t>qfa</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>G</t>
         </is>
       </c>
       <c r="E40" s="2">
-        <v>431873</v>
+        <v>414595</v>
       </c>
       <c r="F40" s="2">
-        <v>37</v>
+        <v>-2</v>
       </c>
       <c r="G40" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="H40" s="2">
-        <v>7097</v>
+        <v>11458</v>
       </c>
       <c r="I40" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Katar</t>
+          <t>Griechenland</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>qfa</t>
+          <t>ethnikiomada</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>G</t>
+          <t>L</t>
         </is>
       </c>
       <c r="E41" s="2">
-        <v>418704</v>
+        <v>388180</v>
       </c>
       <c r="F41" s="2">
-        <v>-54</v>
+        <v>6713</v>
       </c>
       <c r="G41" s="2">
-        <v>-0.01</v>
+        <v>1.76</v>
       </c>
       <c r="H41" s="2">
-        <v>11414</v>
+        <v>3771</v>
       </c>
       <c r="I41" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Griechenland</t>
+          <t>Tunesien</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>ethnikiomada</t>
+          <t>ftf.tn</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>H</t>
         </is>
       </c>
       <c r="E42" s="2">
-        <v>369784</v>
+        <v>365738</v>
       </c>
       <c r="F42" s="2">
-        <v>-5</v>
+        <v>458</v>
       </c>
       <c r="G42" s="2">
-        <v>-0</v>
+        <v>0.13</v>
       </c>
       <c r="H42" s="2">
-        <v>3697</v>
+        <v>1545</v>
       </c>
       <c r="I42" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Tunesien</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>ftf.tn</t>
+          <t>oefb_1904</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>G</t>
         </is>
       </c>
       <c r="E43" s="2">
-        <v>363664</v>
+        <v>352032</v>
       </c>
       <c r="F43" s="2">
-        <v>-171</v>
+        <v>145</v>
       </c>
       <c r="G43" s="2">
-        <v>-0.05</v>
+        <v>0.04</v>
       </c>
       <c r="H43" s="2">
-        <v>1409</v>
+        <v>8136</v>
       </c>
       <c r="I43" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Elfenbeinküste</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>oefb_1904</t>
+          <t>fif.ci</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>G</t>
+          <t>F</t>
         </is>
       </c>
       <c r="E44" s="2">
-        <v>353431</v>
+        <v>345688</v>
       </c>
       <c r="F44" s="2">
-        <v>-18</v>
+        <v>-11</v>
       </c>
       <c r="G44" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="H44" s="2">
-        <v>8037</v>
+        <v>1808</v>
       </c>
       <c r="I44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Elfenbeinküste</t>
+          <t>Ghana</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>fif.ci</t>
+          <t>blackstarsofghana_</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>D</t>
         </is>
       </c>
       <c r="E45" s="2">
-        <v>344939</v>
+        <v>314774</v>
       </c>
       <c r="F45" s="2">
-        <v>-22</v>
+        <v>81</v>
       </c>
       <c r="G45" s="2">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="H45" s="2">
-        <v>1808</v>
+        <v>3106</v>
       </c>
       <c r="I45" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Ghana</t>
+          <t>Tschechien</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>blackstarsofghana_</t>
+          <t>ceskarepre</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>I</t>
         </is>
       </c>
       <c r="E46" s="2">
-        <v>312726</v>
+        <v>274632</v>
       </c>
       <c r="F46" s="2">
-        <v>27</v>
+        <v>179</v>
       </c>
       <c r="G46" s="2">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="H46" s="2">
-        <v>3022</v>
+        <v>10128</v>
       </c>
       <c r="I46" s="2">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Tschechien</t>
+          <t>Bosnien &amp; Herzegowina</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>ceskarepre</t>
+          <t>bih.reprezentacija</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="E47" s="2">
-        <v>273555</v>
+        <v>99234</v>
       </c>
       <c r="F47" s="2">
-        <v>17</v>
+        <v>200</v>
       </c>
       <c r="G47" s="2">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="H47" s="2">
-        <v>9988</v>
+        <v>2011</v>
       </c>
       <c r="I47" s="2">
-        <v>0</v>
+        <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Bosnien &amp; Herzegowina</t>
+          <t>Kamerun</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>bih.reprezentacija</t>
+          <t>lionsindomptablesofficiel</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>G</t>
         </is>
       </c>
       <c r="E48" s="2">
-        <v>96592</v>
+        <v>46664</v>
       </c>
       <c r="F48" s="2">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="G48" s="2">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="H48" s="2">
-        <v>1050</v>
+        <v>1314</v>
       </c>
       <c r="I48" s="2">
-        <v>18</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Kamerun</t>
+          <t>Kroatien</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>lionsindomptablesofficiel</t>
+          <t>hns_cff</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>G</t>
-[...15 lines deleted...]
-        <v>0</v>
+          <t>K</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>