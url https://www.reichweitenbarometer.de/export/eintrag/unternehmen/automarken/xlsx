--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,1437 +161,1437 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>BMW</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>bmw</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>43963061</v>
+        <v>44286995</v>
       </c>
       <c r="E2" s="2">
-        <v>5861</v>
+        <v>2579</v>
       </c>
       <c r="F2" s="2">
         <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>13818</v>
+        <v>13981</v>
       </c>
       <c r="H2" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Mercedes-Benz</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>mercedesbenz</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>38794712</v>
+        <v>39087372</v>
       </c>
       <c r="E3" s="2">
-        <v>-811</v>
+        <v>404</v>
       </c>
       <c r="F3" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G3" s="2">
-        <v>20267</v>
+        <v>20365</v>
       </c>
       <c r="H3" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Lamborghini</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>lamborghini</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>36464913</v>
+        <v>36434838</v>
       </c>
       <c r="E4" s="2">
-        <v>715</v>
+        <v>-3340</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>1371</v>
+        <v>1420</v>
       </c>
       <c r="H4" s="2">
-        <v>1</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Porsche</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>porsche</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>33340858</v>
+        <v>33630641</v>
       </c>
       <c r="E5" s="2">
-        <v>6087</v>
+        <v>1284</v>
       </c>
       <c r="F5" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G5" s="2">
-        <v>4832</v>
+        <v>4901</v>
       </c>
       <c r="H5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Ferrari</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>ferrari</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>32378615</v>
+        <v>32408857</v>
       </c>
       <c r="E6" s="2">
-        <v>682</v>
+        <v>-358</v>
       </c>
       <c r="F6" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G6" s="2">
-        <v>5091</v>
+        <v>5151</v>
       </c>
       <c r="H6" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Bugatti</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>bugatti</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>24893432</v>
+        <v>24943926</v>
       </c>
       <c r="E7" s="2">
-        <v>53</v>
+        <v>-1402</v>
       </c>
       <c r="F7" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>2619</v>
+        <v>2657</v>
       </c>
       <c r="H7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Jaguar</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>jaguar</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>16294345</v>
+        <v>16226818</v>
       </c>
       <c r="E8" s="2">
-        <v>-964</v>
+        <v>-1396</v>
       </c>
       <c r="F8" s="2">
         <v>-0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Maserati</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>maserati</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>14621311</v>
+        <v>14605389</v>
       </c>
       <c r="E9" s="2">
-        <v>-244</v>
+        <v>-252</v>
       </c>
       <c r="F9" s="2">
         <v>-0</v>
       </c>
       <c r="G9" s="2">
-        <v>1017</v>
+        <v>1051</v>
       </c>
       <c r="H9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Aston Martin</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>astonmartin</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>12403133</v>
+        <v>12437614</v>
       </c>
       <c r="E10" s="2">
-        <v>1148</v>
+        <v>-37</v>
       </c>
       <c r="F10" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G10" s="2">
-        <v>1451</v>
+        <v>1518</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Rolls-Royce</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>rollsroycecars</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>11051025</v>
+        <v>11015714</v>
       </c>
       <c r="E11" s="2">
-        <v>-345</v>
+        <v>-1138</v>
       </c>
       <c r="F11" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>2154</v>
+        <v>2171</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Volkswagen</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>volkswagen</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>10829958</v>
+        <v>10842737</v>
       </c>
       <c r="E12" s="2">
-        <v>-57</v>
+        <v>-455</v>
       </c>
       <c r="F12" s="2">
         <v>-0</v>
       </c>
       <c r="G12" s="2">
-        <v>5254</v>
+        <v>5339</v>
       </c>
       <c r="H12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Bentley</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>bentleymotors</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>10818297</v>
+        <v>10802567</v>
       </c>
       <c r="E13" s="2">
-        <v>-54</v>
+        <v>-327</v>
       </c>
       <c r="F13" s="2">
         <v>-0</v>
       </c>
       <c r="G13" s="2">
-        <v>3094</v>
+        <v>3133</v>
       </c>
       <c r="H13" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>McLaren Automotive</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>mclarenauto</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>10593986</v>
+        <v>10620600</v>
       </c>
       <c r="E14" s="2">
-        <v>371</v>
+        <v>330</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>6196</v>
+        <v>6238</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Toyota</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>toyota</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>9931621</v>
+        <v>10139261</v>
       </c>
       <c r="E15" s="2">
-        <v>-560</v>
+        <v>15</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G15" s="2">
-        <v>3444</v>
+        <v>3491</v>
       </c>
       <c r="H15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Tesla</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>teslamotors</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>9475999</v>
+        <v>9538924</v>
       </c>
       <c r="E16" s="2">
-        <v>287</v>
+        <v>828</v>
       </c>
       <c r="F16" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G16" s="2">
-        <v>1104</v>
+        <v>1120</v>
       </c>
       <c r="H16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Koenigsegg</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>koenigsegg</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>8479480</v>
+        <v>8567683</v>
       </c>
       <c r="E17" s="2">
-        <v>76</v>
+        <v>-56</v>
       </c>
       <c r="F17" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G17" s="2">
-        <v>1353</v>
+        <v>1380</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Jeep</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>jeep</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>8228526</v>
+        <v>8195786</v>
       </c>
       <c r="E18" s="2">
-        <v>-384</v>
+        <v>-1210</v>
       </c>
       <c r="F18" s="2">
-        <v>-0</v>
+        <v>-0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>4165</v>
+        <v>4188</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Dodge</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>dodgeofficial</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>7657501</v>
+        <v>7674216</v>
       </c>
       <c r="E19" s="2">
-        <v>2181</v>
+        <v>-583</v>
       </c>
       <c r="F19" s="2">
-        <v>0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>3990</v>
+        <v>4017</v>
       </c>
       <c r="H19" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Nissan</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>nissan</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>7333080</v>
+        <v>7342751</v>
       </c>
       <c r="E20" s="2">
-        <v>-437</v>
+        <v>-612</v>
       </c>
       <c r="F20" s="2">
         <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>6540</v>
+        <v>6572</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Ford</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>ford</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>6759910</v>
+        <v>6760815</v>
       </c>
       <c r="E21" s="2">
-        <v>73</v>
+        <v>-368</v>
       </c>
       <c r="F21" s="2">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="G21" s="2">
-        <v>891</v>
+        <v>920</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Pagani</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>paganiautomobili</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>6571625</v>
+        <v>6616005</v>
       </c>
       <c r="E22" s="2">
-        <v>513</v>
+        <v>-181</v>
       </c>
       <c r="F22" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G22" s="2">
-        <v>2859</v>
+        <v>2880</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Audi</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>audi</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>6215592</v>
+        <v>6302735</v>
       </c>
       <c r="E23" s="2">
-        <v>1296</v>
+        <v>712</v>
       </c>
       <c r="F23" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G23" s="2">
-        <v>4087</v>
+        <v>4133</v>
       </c>
       <c r="H23" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Honda</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>honda</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>6109112</v>
+        <v>6115293</v>
       </c>
       <c r="E24" s="2">
-        <v>392</v>
+        <v>-147</v>
       </c>
       <c r="F24" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G24" s="2">
-        <v>2961</v>
+        <v>2988</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Chevrolet</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>chevrolet</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>4127092</v>
+        <v>4149013</v>
       </c>
       <c r="E25" s="2">
-        <v>531</v>
+        <v>481</v>
       </c>
       <c r="F25" s="2">
         <v>0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>2436</v>
+        <v>2465</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Cadillac</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>cadillac</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>3884391</v>
+        <v>3908870</v>
       </c>
       <c r="E26" s="2">
-        <v>655</v>
+        <v>440</v>
       </c>
       <c r="F26" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>474</v>
+        <v>513</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>MINI</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>mini</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>2303389</v>
+        <v>2300051</v>
       </c>
       <c r="E27" s="2">
-        <v>-114</v>
+        <v>-96</v>
       </c>
       <c r="F27" s="2">
         <v>-0</v>
       </c>
       <c r="G27" s="2">
-        <v>4688</v>
+        <v>4753</v>
       </c>
       <c r="H27" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Volvo</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>volvocars</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>1863834</v>
+        <v>1877146</v>
       </c>
       <c r="E28" s="2">
-        <v>176</v>
+        <v>128</v>
       </c>
       <c r="F28" s="2">
         <v>0.01</v>
       </c>
       <c r="G28" s="2">
-        <v>910</v>
+        <v>942</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>GMC</t>
+          <t>Hyundai</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>gmc</t>
+          <t>hyundai</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>1626082</v>
+        <v>1647079</v>
       </c>
       <c r="E29" s="2">
-        <v>146</v>
+        <v>-66</v>
       </c>
       <c r="F29" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G29" s="2">
-        <v>2038</v>
+        <v>3690</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Hyundai</t>
+          <t>GMC</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>hyundai</t>
+          <t>gmc</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>1625771</v>
+        <v>1634164</v>
       </c>
       <c r="E30" s="2">
-        <v>-8</v>
+        <v>219</v>
       </c>
       <c r="F30" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G30" s="2">
-        <v>3656</v>
+        <v>2056</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Ram</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>ramtrucks</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>1413847</v>
+        <v>1429059</v>
       </c>
       <c r="E31" s="2">
-        <v>132</v>
+        <v>-36</v>
       </c>
       <c r="F31" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G31" s="2">
-        <v>3848</v>
+        <v>3870</v>
       </c>
       <c r="H31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Chrysler</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>chrysler</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>1169179</v>
+        <v>1168932</v>
       </c>
       <c r="E32" s="2">
-        <v>-18</v>
+        <v>-35</v>
       </c>
       <c r="F32" s="2">
         <v>-0</v>
       </c>
       <c r="G32" s="2">
-        <v>3598</v>
+        <v>3621</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>CUPRA</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>cupra_official</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>1118558</v>
+        <v>1119870</v>
       </c>
       <c r="E33" s="2">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="F33" s="2">
         <v>0.01</v>
       </c>
       <c r="G33" s="2">
-        <v>1575</v>
+        <v>1605</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Peugeot</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>peugeot</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>1092496</v>
+        <v>1094882</v>
       </c>
       <c r="E34" s="2">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="F34" s="2">
         <v>0.01</v>
       </c>
       <c r="G34" s="2">
-        <v>3424</v>
+        <v>3470</v>
       </c>
       <c r="H34" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Acura</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>acura</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>1051492</v>
+        <v>1059326</v>
       </c>
       <c r="E35" s="2">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="F35" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G35" s="2">
-        <v>3293</v>
+        <v>3330</v>
       </c>
       <c r="H35" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Lotus</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>lotuscars</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>959006</v>
+        <v>960357</v>
       </c>
       <c r="E36" s="2">
-        <v>-12</v>
+        <v>26</v>
       </c>
       <c r="F36" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G36" s="2">
-        <v>2529</v>
+        <v>2547</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Opel</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>opel</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>876059</v>
+        <v>890223</v>
       </c>
       <c r="E37" s="2">
-        <v>45</v>
+        <v>-5197</v>
       </c>
       <c r="F37" s="2">
-        <v>0.01</v>
+        <v>-0.58</v>
       </c>
       <c r="G37" s="2">
-        <v>2990</v>
+        <v>3016</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Polestar</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>polestarcars</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>869290</v>
+        <v>877337</v>
       </c>
       <c r="E38" s="2">
-        <v>239</v>
+        <v>92</v>
       </c>
       <c r="F38" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G38" s="2">
-        <v>2516</v>
+        <v>2542</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Rivian</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>rivianofficial</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>857046</v>
+        <v>872391</v>
       </c>
       <c r="E39" s="2">
-        <v>350</v>
+        <v>1067</v>
       </c>
       <c r="F39" s="2">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="G39" s="2">
-        <v>916</v>
+        <v>945</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Fiat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>fiat</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>629160</v>
+        <v>634357</v>
       </c>
       <c r="E40" s="2">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="F40" s="2">
         <v>0.01</v>
       </c>
       <c r="G40" s="2">
-        <v>1779</v>
+        <v>1799</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Genesis</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>genesis_worldwide</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>533505</v>
+        <v>543508</v>
       </c>
       <c r="E41" s="2">
-        <v>-12</v>
+        <v>102</v>
       </c>
       <c r="F41" s="2">
-        <v>-0</v>
+        <v>0.02</v>
       </c>
       <c r="G41" s="2">
-        <v>2352</v>
+        <v>2409</v>
       </c>
       <c r="H41" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Lucid Motors</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>lucidmotors</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>470384</v>
+        <v>476269</v>
       </c>
       <c r="E42" s="2">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="F42" s="2">
         <v>0.01</v>
       </c>
       <c r="G42" s="2">
-        <v>1130</v>
+        <v>1168</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Citroën</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>citroen</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>452259</v>
+        <v>454212</v>
       </c>
       <c r="E43" s="2">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="F43" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G43" s="2">
-        <v>3394</v>
+        <v>3438</v>
       </c>
       <c r="H43" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Mitsubishi Motors</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>mitsubishimotors</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>385571</v>
+        <v>388849</v>
       </c>
       <c r="E44" s="2">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="F44" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G44" s="2">
-        <v>3547</v>
+        <v>3579</v>
       </c>
       <c r="H44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Abarth</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>abarth</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>292201</v>
+        <v>292370</v>
       </c>
       <c r="E45" s="2">
-        <v>5</v>
+        <v>59</v>
       </c>
       <c r="F45" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G45" s="2">
-        <v>1850</v>
+        <v>1865</v>
       </c>
       <c r="H45" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>SEAT</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>seat</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>254956</v>
+        <v>256237</v>
       </c>
       <c r="E46" s="2">
-        <v>667</v>
+        <v>13</v>
       </c>
       <c r="F46" s="2">
-        <v>0.26</v>
+        <v>0.01</v>
       </c>
       <c r="G46" s="2">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Infiniti</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>infiniti</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>213313</v>
+        <v>218198</v>
       </c>
       <c r="E47" s="2">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F47" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G47" s="2">
-        <v>1169</v>
+        <v>1185</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Land Rover</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>landrover</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>21663</v>
+        <v>26200</v>
       </c>
       <c r="E48" s="2">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="F48" s="2">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="G48" s="2">
         <v>3</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>