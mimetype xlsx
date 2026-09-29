--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,987 +161,987 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Nubank</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>nubank</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>3626397</v>
+        <v>3708134</v>
       </c>
       <c r="E2" s="2">
-        <v>212</v>
+        <v>522</v>
       </c>
       <c r="F2" s="2">
         <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>1219</v>
+        <v>1250</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Itaú</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>itau</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>1368662</v>
+        <v>1389705</v>
       </c>
       <c r="E3" s="2">
-        <v>1245</v>
+        <v>26</v>
       </c>
       <c r="F3" s="2">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="G3" s="2">
-        <v>420</v>
+        <v>550</v>
       </c>
       <c r="H3" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>American Express</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>americanexpress</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>763361</v>
+        <v>784335</v>
       </c>
       <c r="E4" s="2">
-        <v>179</v>
+        <v>209</v>
       </c>
       <c r="F4" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G4" s="2">
-        <v>685</v>
+        <v>725</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>J.P. Morgan</t>
+          <t>Revolut</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>jpmorgan</t>
+          <t>revolut</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>686514</v>
+        <v>724679</v>
       </c>
       <c r="E5" s="2">
-        <v>245</v>
+        <v>812</v>
       </c>
       <c r="F5" s="2">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="G5" s="2">
-        <v>808</v>
+        <v>948</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Revolut</t>
+          <t>J.P. Morgan</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>revolut</t>
+          <t>jpmorgan</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>657553</v>
+        <v>706490</v>
       </c>
       <c r="E6" s="2">
-        <v>1565</v>
+        <v>415</v>
       </c>
       <c r="F6" s="2">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="G6" s="2">
-        <v>931</v>
+        <v>826</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Trade Republic</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>traderepublic</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>503590</v>
+        <v>536777</v>
       </c>
       <c r="E7" s="2">
-        <v>231</v>
+        <v>775</v>
       </c>
       <c r="F7" s="2">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="G7" s="2">
-        <v>548</v>
+        <v>597</v>
       </c>
       <c r="H7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Goldman Sachs</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>goldmansachs</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>458935</v>
+        <v>485855</v>
       </c>
       <c r="E8" s="2">
-        <v>335</v>
+        <v>547</v>
       </c>
       <c r="F8" s="2">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="G8" s="2">
-        <v>561</v>
+        <v>586</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Capital One</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>capitalone</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>357226</v>
+        <v>366382</v>
       </c>
       <c r="E9" s="2">
-        <v>267</v>
+        <v>165</v>
       </c>
       <c r="F9" s="2">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="G9" s="2">
-        <v>1036</v>
+        <v>1064</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Bank of America</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>bankofamerica</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>347693</v>
+        <v>352949</v>
       </c>
       <c r="E10" s="2">
-        <v>219</v>
+        <v>-112</v>
       </c>
       <c r="F10" s="2">
-        <v>0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="G10" s="2">
-        <v>1751</v>
+        <v>1772</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Chase</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>chase</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>332503</v>
+        <v>338445</v>
       </c>
       <c r="E11" s="2">
-        <v>169</v>
+        <v>70</v>
       </c>
       <c r="F11" s="2">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="G11" s="2">
-        <v>1657</v>
+        <v>1709</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>N26</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>n26</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>257113</v>
+        <v>256738</v>
       </c>
       <c r="E12" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F12" s="2">
         <v>0</v>
       </c>
       <c r="G12" s="2">
-        <v>1077</v>
+        <v>1104</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>UBS</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>ubs</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>184207</v>
+        <v>190100</v>
       </c>
       <c r="E13" s="2">
-        <v>43</v>
+        <v>150</v>
       </c>
       <c r="F13" s="2">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="G13" s="2">
-        <v>600</v>
+        <v>626</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Wells Fargo</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>wellsfargo</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>154573</v>
+        <v>157220</v>
       </c>
       <c r="E14" s="2">
-        <v>39</v>
+        <v>-64</v>
       </c>
       <c r="F14" s="2">
-        <v>0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="G14" s="2">
-        <v>969</v>
+        <v>1015</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Royal Bank of Canada (RBC)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>rbc</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>142614</v>
+        <v>146645</v>
       </c>
       <c r="E15" s="2">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F15" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>1420</v>
+        <v>1468</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Citi</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>citi</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>140895</v>
+        <v>141486</v>
       </c>
       <c r="E16" s="2">
-        <v>18</v>
+        <v>-28</v>
       </c>
       <c r="F16" s="2">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="G16" s="2">
-        <v>1007</v>
+        <v>1018</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Citibank</t>
+          <t>Monzo</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>citibank</t>
+          <t>monzo</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>118721</v>
+        <v>122527</v>
       </c>
       <c r="E17" s="2">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="F17" s="2">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="G17" s="2">
-        <v>830</v>
+        <v>353</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Monzo</t>
+          <t>Citibank</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>monzo</t>
+          <t>citibank</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>116750</v>
+        <v>120787</v>
       </c>
       <c r="E18" s="2">
-        <v>51</v>
+        <v>-5</v>
       </c>
       <c r="F18" s="2">
-        <v>0.04</v>
+        <v>-0</v>
       </c>
       <c r="G18" s="2">
-        <v>288</v>
+        <v>841</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Deutsche Bank</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>deutschebank</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>96644</v>
+        <v>101015</v>
       </c>
       <c r="E19" s="2">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="F19" s="2">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="G19" s="2">
-        <v>1212</v>
+        <v>1238</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Standard Chartered</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>stanchart</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>92474</v>
+        <v>92347</v>
       </c>
       <c r="E20" s="2">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="F20" s="2">
         <v>-0.01</v>
       </c>
       <c r="G20" s="2">
-        <v>1412</v>
+        <v>1432</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Barclays UK</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>barclaysuk</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>85528</v>
+        <v>87086</v>
       </c>
       <c r="E21" s="2">
-        <v>61</v>
+        <v>2</v>
       </c>
       <c r="F21" s="2">
-        <v>0.07</v>
+        <v>0</v>
       </c>
       <c r="G21" s="2">
-        <v>985</v>
+        <v>1012</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>HSBC</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hsbc</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>79893</v>
+        <v>82672</v>
       </c>
       <c r="E22" s="2">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F22" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G22" s="2">
-        <v>386</v>
+        <v>402</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>TD Bank</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>tdbank_us</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>76501</v>
+        <v>77485</v>
       </c>
       <c r="E23" s="2">
-        <v>23</v>
+        <v>-106</v>
       </c>
       <c r="F23" s="2">
-        <v>0.03</v>
+        <v>-0.14</v>
       </c>
       <c r="G23" s="2">
-        <v>1618</v>
+        <v>1641</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Crédit Agricole</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>creditagricole</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>71003</v>
+        <v>72136</v>
       </c>
       <c r="E24" s="2">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="F24" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G24" s="2">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Sparkasse</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>sparkasse</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>51792</v>
+        <v>55359</v>
       </c>
       <c r="E25" s="2">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="F25" s="2">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="G25" s="2">
-        <v>1252</v>
+        <v>1274</v>
       </c>
       <c r="H25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>BNP Paribas</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>bnpparibas</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>48054</v>
+        <v>48810</v>
       </c>
       <c r="E26" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F26" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>DKB</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>dkb.de</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>45804</v>
+        <v>46202</v>
       </c>
       <c r="E27" s="2">
-        <v>10</v>
+        <v>-2</v>
       </c>
       <c r="F27" s="2">
-        <v>0.02</v>
+        <v>-0</v>
       </c>
       <c r="G27" s="2">
-        <v>508</v>
+        <v>549</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Santander</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>santander.global</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>43593</v>
+        <v>45276</v>
       </c>
       <c r="E28" s="2">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="F28" s="2">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="G28" s="2">
-        <v>519</v>
+        <v>538</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Commerzbank</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>commerzbank</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>40365</v>
+        <v>43307</v>
       </c>
       <c r="E29" s="2">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="F29" s="2">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="G29" s="2">
-        <v>1419</v>
+        <v>1433</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Société Générale</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>societegenerale</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>35646</v>
+        <v>36063</v>
       </c>
       <c r="E30" s="2">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F30" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G30" s="2">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Postbank</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>postbank</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>8765</v>
+        <v>10133</v>
       </c>
       <c r="E31" s="2">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F31" s="2">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="G31" s="2">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Morgan Stanley</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>morganstanley</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="E32" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F32" s="2">
-        <v>0</v>
+        <v>-0.12</v>
       </c>
       <c r="G32" s="2">
         <v>683</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>ING Group</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>inggroup</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="E33" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F33" s="2">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="G33" s="2">
         <v>8</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>