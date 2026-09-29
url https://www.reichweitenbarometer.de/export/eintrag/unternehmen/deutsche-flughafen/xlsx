--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,690 +161,690 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Flughafen Frankfurt</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>frankfurtairport</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>395828</v>
+        <v>396794</v>
       </c>
       <c r="E2" s="2">
-        <v>259</v>
+        <v>13</v>
       </c>
       <c r="F2" s="2">
-        <v>0.07</v>
+        <v>0</v>
       </c>
       <c r="G2" s="2">
-        <v>3139</v>
+        <v>3177</v>
       </c>
       <c r="H2" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Hamburg Airport</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hamburgairport</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>118529</v>
+        <v>131275</v>
       </c>
       <c r="E3" s="2">
-        <v>172</v>
+        <v>1422</v>
       </c>
       <c r="F3" s="2">
-        <v>0.15</v>
+        <v>1.1</v>
       </c>
       <c r="G3" s="2">
-        <v>3016</v>
+        <v>3049</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Flughafen München</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>munich_airport</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>113582</v>
+        <v>115792</v>
       </c>
       <c r="E4" s="2">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="F4" s="2">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>1777</v>
+        <v>1775</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>-11</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Flughafen Stuttgart</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>stuttgartairport</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>56964</v>
+        <v>57637</v>
       </c>
       <c r="E5" s="2">
-        <v>48</v>
+        <v>-6</v>
       </c>
       <c r="F5" s="2">
-        <v>0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>1778</v>
+        <v>1800</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Flughafen Düsseldorf</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>dusairport</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>52856</v>
+        <v>54919</v>
       </c>
       <c r="E6" s="2">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F6" s="2">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="G6" s="2">
-        <v>1348</v>
+        <v>1379</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Flughafen Berlin Brandenburg</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>berlin_airport</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>49172</v>
+        <v>50838</v>
       </c>
       <c r="E7" s="2">
         <v>42</v>
       </c>
       <c r="F7" s="2">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="G7" s="2">
-        <v>2036</v>
+        <v>2093</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Flughafen Köln/Bonn</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>airportcgn</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>35313</v>
+        <v>36701</v>
       </c>
       <c r="E8" s="2">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="F8" s="2">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="2">
-        <v>870</v>
+        <v>892</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Flughafen Nürnberg</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>airport_nue</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>31735</v>
+        <v>32659</v>
       </c>
       <c r="E9" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F9" s="2">
         <v>0.06</v>
       </c>
       <c r="G9" s="2">
-        <v>2680</v>
+        <v>2701</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Flughafen Rostock-Laage</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>rostockairport</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>28530</v>
+        <v>26413</v>
       </c>
       <c r="E10" s="2">
-        <v>-7</v>
+        <v>-241</v>
       </c>
       <c r="F10" s="2">
-        <v>-0.02</v>
+        <v>-0.9</v>
       </c>
       <c r="G10" s="2">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Flughafen Leipzig/Halle</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>leipzighalleairport</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>19959</v>
+        <v>20136</v>
       </c>
       <c r="E11" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F11" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>1396</v>
+        <v>1419</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Hannover Airport</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hannover_airport</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>18037</v>
+        <v>18509</v>
       </c>
       <c r="E12" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F12" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>1164</v>
+        <v>1174</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Flughafen Münster/Osnabrück</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>fmo_airport</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>17517</v>
+        <v>18497</v>
       </c>
       <c r="E13" s="2">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F13" s="2">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G13" s="2">
-        <v>869</v>
+        <v>899</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Dortmund Airport</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>dortmund_airport</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>17284</v>
+        <v>17798</v>
       </c>
       <c r="E14" s="2">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F14" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>1872</v>
+        <v>1915</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Allgäu Airport Memmingen</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>memmingen_airport</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>14273</v>
+        <v>14491</v>
       </c>
       <c r="E15" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F15" s="2">
-        <v>0.06</v>
+        <v>0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>1031</v>
+        <v>1052</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Flughafen Paderborn/Lippstadt</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>airportpad</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>13700</v>
+        <v>14068</v>
       </c>
       <c r="E16" s="2">
+        <v>7</v>
+      </c>
+      <c r="F16" s="2">
+        <v>0.05</v>
+      </c>
+      <c r="G16" s="2">
+        <v>986</v>
+      </c>
+      <c r="H16" s="2">
         <v>-2</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Flughafen Friedrichshafen</t>
+          <t>Flughafen Dresden</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>friedrichshafenairport</t>
+          <t>dresden_airport</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>12285</v>
+        <v>13807</v>
       </c>
       <c r="E17" s="2">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="F17" s="2">
-        <v>0.66</v>
+        <v>0.2</v>
       </c>
       <c r="G17" s="2">
-        <v>224</v>
+        <v>1028</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Flughafen Dresden</t>
+          <t>Flughafen Friedrichshafen</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>dresden_airport</t>
+          <t>friedrichshafenairport</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>12112</v>
+        <v>12611</v>
       </c>
       <c r="E18" s="2">
-        <v>10</v>
+        <v>-2</v>
       </c>
       <c r="F18" s="2">
-        <v>0.08</v>
+        <v>-0.02</v>
       </c>
       <c r="G18" s="2">
-        <v>989</v>
+        <v>236</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Flughafen Saarbrücken</t>
+          <t>Airport Weeze</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>airport_saarbruecken</t>
+          <t>airportweeze</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>7405</v>
+        <v>11080</v>
       </c>
       <c r="E19" s="2">
-        <v>6</v>
+        <v>-13</v>
       </c>
       <c r="F19" s="2">
-        <v>0.08</v>
+        <v>-0.12</v>
       </c>
       <c r="G19" s="2">
-        <v>793</v>
+        <v>1361</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Flughafen Erfurt/Weimar</t>
+          <t>Flughafen Saarbrücken</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>erfurt_weimar_airport</t>
+          <t>airport_saarbruecken</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>5702</v>
+        <v>7878</v>
       </c>
       <c r="E20" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F20" s="2">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="G20" s="2">
-        <v>1188</v>
+        <v>823</v>
       </c>
       <c r="H20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Airport Weeze</t>
+          <t>Flughafen Erfurt/Weimar</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>airportweeze</t>
+          <t>erfurt_weimar_airport</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>4834</v>
+        <v>6571</v>
       </c>
       <c r="E21" s="2">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="F21" s="2">
-        <v>0.02</v>
+        <v>0.29</v>
       </c>
       <c r="G21" s="2">
-        <v>1348</v>
+        <v>1224</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Flughafen Karlsruhe/Baden-Baden</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>flughafenfkb</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>4769</v>
+        <v>4869</v>
       </c>
       <c r="E22" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F22" s="2">
-        <v>-0.04</v>
+        <v>0</v>
       </c>
       <c r="G22" s="2">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Bremen Airport</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>bremen.airport</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>3925</v>
+        <v>4274</v>
       </c>
       <c r="E23" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F23" s="2">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="G23" s="2">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>