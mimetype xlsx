--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,660 +161,660 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>E.ON</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>eon_deutschland</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>31296</v>
+        <v>36901</v>
       </c>
       <c r="E2" s="2">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="F2" s="2">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="G2" s="2">
-        <v>1008</v>
+        <v>1067</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>EnBW</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>enbw_ag</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>27232</v>
+        <v>30013</v>
       </c>
       <c r="E3" s="2">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="F3" s="2">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="G3" s="2">
-        <v>804</v>
+        <v>823</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>RheinEnergie</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>rheinenergie_ag</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>26860</v>
+        <v>28264</v>
       </c>
       <c r="E4" s="2">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F4" s="2">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="G4" s="2">
-        <v>1212</v>
+        <v>1234</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>EWE</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>echt_ewe</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>23237</v>
+        <v>24697</v>
       </c>
       <c r="E5" s="2">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F5" s="2">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="G5" s="2">
-        <v>1483</v>
+        <v>1505</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Octopus Energy Deutschland</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>octopusenergy_de</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>22107</v>
+        <v>24653</v>
       </c>
       <c r="E6" s="2">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="F6" s="2">
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="G6" s="2">
-        <v>599</v>
+        <v>575</v>
       </c>
       <c r="H6" s="2">
-        <v>4</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Stadtwerke München (SWM)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>stadtwerkemuenchen</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>12207</v>
+        <v>12525</v>
       </c>
       <c r="E7" s="2">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F7" s="2">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="G7" s="2">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Mainova</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>mainovaag</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>10977</v>
+        <v>11552</v>
       </c>
       <c r="E8" s="2">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="F8" s="2">
-        <v>0.06</v>
+        <v>0.6</v>
       </c>
       <c r="G8" s="2">
-        <v>1980</v>
+        <v>1736</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Ostrom</t>
+          <t>N-ERGIE</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>ostrom.de</t>
+          <t>nergie.nuernberg</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>10016</v>
+        <v>10524</v>
       </c>
       <c r="E9" s="2">
-        <v>-2</v>
+        <v>7</v>
       </c>
       <c r="F9" s="2">
-        <v>-0.02</v>
+        <v>0.07</v>
       </c>
       <c r="G9" s="2">
-        <v>481</v>
+        <v>846</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>LichtBlick</t>
+          <t>badenova</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>lichtblick_se</t>
+          <t>badenova_official</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>9831</v>
+        <v>10233</v>
       </c>
       <c r="E10" s="2">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="F10" s="2">
-        <v>0.01</v>
+        <v>0.26</v>
       </c>
       <c r="G10" s="2">
-        <v>804</v>
+        <v>896</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>badenova</t>
+          <t>Ostrom</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>badenova_official</t>
+          <t>ostrom.de</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>9208</v>
+        <v>10066</v>
       </c>
       <c r="E11" s="2">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="F11" s="2">
-        <v>0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>862</v>
+        <v>506</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>RWE</t>
+          <t>LichtBlick</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>rwe.global</t>
+          <t>lichtblick_se</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>9132</v>
+        <v>9950</v>
       </c>
       <c r="E12" s="2">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="F12" s="2">
-        <v>0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="G12" s="2">
-        <v>1010</v>
+        <v>820</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>enviaM</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>enviam_gruppe</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>8669</v>
+        <v>9517</v>
       </c>
       <c r="E13" s="2">
-        <v>5</v>
+        <v>66</v>
       </c>
       <c r="F13" s="2">
-        <v>0.06</v>
+        <v>0.7</v>
       </c>
       <c r="G13" s="2">
-        <v>1429</v>
+        <v>1516</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>enercity</t>
+          <t>RWE</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>enercity_ag</t>
+          <t>rwe.global</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>8409</v>
+        <v>9506</v>
       </c>
       <c r="E14" s="2">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F14" s="2">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="G14" s="2">
-        <v>1701</v>
+        <v>1033</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>NATURSTROM</t>
+          <t>enercity</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>naturstrom_ag</t>
+          <t>enercity_ag</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>8169</v>
+        <v>8946</v>
       </c>
       <c r="E15" s="2">
-        <v>-6</v>
+        <v>38</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.07</v>
+        <v>0.43</v>
       </c>
       <c r="G15" s="2">
-        <v>1520</v>
+        <v>1717</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>N-ERGIE</t>
+          <t>NATURSTROM</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>nergie.nuernberg</t>
+          <t>naturstrom_ag</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>7918</v>
+        <v>8212</v>
       </c>
       <c r="E16" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F16" s="2">
-        <v>0.22</v>
+        <v>0</v>
       </c>
       <c r="G16" s="2">
-        <v>806</v>
+        <v>1551</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Polarstern Energie</t>
+          <t>Vattenfall Deutschland</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>polarstern_energie</t>
+          <t>vattenfall_de</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>6815</v>
+        <v>7068</v>
       </c>
       <c r="E17" s="2">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="F17" s="2">
-        <v>-0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G17" s="2">
-        <v>1376</v>
+        <v>560</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>E WIE EINFACH</t>
+          <t>LEW (Lechwerke)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>e_wie_einfach</t>
+          <t>lechwerke</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>6592</v>
+        <v>6906</v>
       </c>
       <c r="E18" s="2">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="F18" s="2">
-        <v>-0.02</v>
+        <v>0.12</v>
       </c>
       <c r="G18" s="2">
-        <v>566</v>
+        <v>1229</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Vattenfall Deutschland</t>
+          <t>Polarstern Energie</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>vattenfall_de</t>
+          <t>polarstern_energie</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>6575</v>
+        <v>6830</v>
       </c>
       <c r="E19" s="2">
+        <v>3</v>
+      </c>
+      <c r="F19" s="2">
+        <v>0.04</v>
+      </c>
+      <c r="G19" s="2">
+        <v>1388</v>
+      </c>
+      <c r="H19" s="2">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>LEW (Lechwerke)</t>
+          <t>E WIE EINFACH</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>lechwerke</t>
+          <t>e_wie_einfach</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>6399</v>
+        <v>6754</v>
       </c>
       <c r="E20" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F20" s="2">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="G20" s="2">
-        <v>1207</v>
+        <v>586</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>MVV Energie</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>mvvenergie</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>5003</v>
+        <v>5119</v>
       </c>
       <c r="E21" s="2">
-        <v>-1</v>
+        <v>13</v>
       </c>
       <c r="F21" s="2">
-        <v>-0.02</v>
+        <v>0.25</v>
       </c>
       <c r="G21" s="2">
-        <v>1371</v>
+        <v>1398</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>eprimo</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>eprimo</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>687</v>
+        <v>750</v>
       </c>
       <c r="E22" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F22" s="2">
-        <v>0</v>
+        <v>-0.27</v>
       </c>
       <c r="G22" s="2">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>